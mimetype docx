--- v0 (2025-10-19)
+++ v1 (2026-06-19)
@@ -1,6747 +1,5862 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...24 lines deleted...]
-              </w:tabs>
+    <w:p w14:paraId="4827CDE1" w14:textId="65F9772C" w:rsidR="00F8147D" w:rsidRPr="004552D1" w:rsidRDefault="00E220F6" w:rsidP="00E33E62">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Titelrubrik1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F56774D" w14:textId="72AA29E5" w:rsidR="00E33E62" w:rsidRDefault="00E33E62" w:rsidP="00E33E62">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Titelrubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Subtitle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7272D8" w14:textId="77777777" w:rsidR="00170B0D" w:rsidRDefault="00170B0D" w:rsidP="00170B0D">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524258C5" w14:textId="77777777" w:rsidR="00170B0D" w:rsidRPr="00170B0D" w:rsidRDefault="00170B0D" w:rsidP="00170B0D">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122A5EFD" w14:textId="77777777" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463B274D" w14:textId="77777777" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CA1966" w14:textId="77777777" w:rsidR="00191FC5" w:rsidRDefault="00191FC5" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DD8966" w14:textId="77777777" w:rsidR="00191FC5" w:rsidRDefault="00191FC5" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC27E8A" w14:textId="77777777" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6044267D" w14:textId="77777777" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C49841A" w14:textId="77777777" w:rsidR="00874785" w:rsidRDefault="00874785" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B057A80" w14:textId="77777777" w:rsidR="00293877" w:rsidRDefault="00293877" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B81BD1" w14:textId="77777777" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B758F9" w14:textId="77777777" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5612CB" w14:textId="77777777" w:rsidR="00DB5866" w:rsidRDefault="00DB5866" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B4FAAA" w14:textId="77777777" w:rsidR="00DB5866" w:rsidRDefault="00DB5866" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408D82DE" w14:textId="77777777" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77921A4A" w14:textId="77777777" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494A7E7E" w14:textId="77777777" w:rsidR="00874785" w:rsidRDefault="00874785" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+        <w:sectPr w:rsidR="00874785" w:rsidSect="00191FC5">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="4763" w:right="1985" w:bottom="0" w:left="1985" w:header="567" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54114A32" w14:textId="1AFCE559" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NoSpace9"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Document type</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277F1823" w14:textId="72F74F69" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NoSpace9"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00635115">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Author:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Author Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D40970A" w14:textId="14AE654F" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NoSpace9"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00635115">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Supervisor:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Supervisor Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539A7A4D" w14:textId="01714C6A" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NoSpace9"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00635115">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Examiner:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Examin</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB56F6">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDD0207" w14:textId="728D2146" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NoSpace9"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00635115">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Linnaeus University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024E25EC" w14:textId="2B425F10" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NoSpace9"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00635115">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Term:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> xx00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B96AAA7" w14:textId="2C45A5BB" w:rsidR="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NoSpace9"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00635115">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subject:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Subject Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0D5485" w14:textId="77777777" w:rsidR="00191FC5" w:rsidRDefault="00635115" w:rsidP="00191FC5">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NoSpace9"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00635115">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Level:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="374B5405" w14:textId="0838331B" w:rsidR="00CE7029" w:rsidRPr="004552D1" w:rsidRDefault="00CE7029" w:rsidP="00191FC5">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NoSpace9"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FB1106" w14:textId="77777777" w:rsidR="00CE7029" w:rsidRPr="004552D1" w:rsidRDefault="00CE7029" w:rsidP="00CE7029">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B8714B" w14:textId="77777777" w:rsidR="003734F0" w:rsidRPr="004552D1" w:rsidRDefault="003734F0" w:rsidP="00CE7029">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+        <w:sectPr w:rsidR="003734F0" w:rsidRPr="004552D1" w:rsidSect="0099646C">
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="0" w:right="1985" w:bottom="0" w:left="6521" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBD10F9" w14:textId="05AC8FC4" w:rsidR="003734F0" w:rsidRPr="004552D1" w:rsidRDefault="003734F0" w:rsidP="00FE4DE9">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Heading-Abstract"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Abstra</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D36" w:rsidRPr="004552D1">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>t</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EAF5DE" w14:textId="38089797" w:rsidR="003734F0" w:rsidRPr="004552D1" w:rsidRDefault="00FE4DE9" w:rsidP="00FE4DE9">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NormalTimes11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Write your abstract here</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7935995B" w14:textId="48AD5A5E" w:rsidR="00FE4DE9" w:rsidRPr="004552D1" w:rsidRDefault="00FE4DE9" w:rsidP="00FE4DE9">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Heading-Abstract"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Keywords</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC346D0" w14:textId="7057D9F9" w:rsidR="00FE4DE9" w:rsidRPr="004552D1" w:rsidRDefault="00FE4DE9" w:rsidP="00FE4DE9">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NormalTimes11"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Write your keywords here</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6867F993" w14:textId="309843A9" w:rsidR="00FE4DE9" w:rsidRPr="004552D1" w:rsidRDefault="00FE4DE9" w:rsidP="00FE4DE9">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Heading-Abstract"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AF96BE" w14:textId="0D09FCAB" w:rsidR="00FE4DE9" w:rsidRPr="004552D1" w:rsidRDefault="00FE4DE9" w:rsidP="00FE4DE9">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NormalTimes11"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Write your acknowledgments here</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD70FE6" w14:textId="77777777" w:rsidR="007B583B" w:rsidRPr="004552D1" w:rsidRDefault="007B583B" w:rsidP="003734F0">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2BC18B" w14:textId="77777777" w:rsidR="003734F0" w:rsidRPr="004552D1" w:rsidRDefault="003734F0" w:rsidP="003734F0">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB91045" w14:textId="77777777" w:rsidR="003734F0" w:rsidRPr="004552D1" w:rsidRDefault="003734F0" w:rsidP="003734F0">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+        <w:sectPr w:rsidR="003734F0" w:rsidRPr="004552D1" w:rsidSect="00192644">
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="2268" w:right="1985" w:bottom="1440" w:left="1985" w:header="567" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:id w:val="147040170"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5F04BA44" w14:textId="39C1DC67" w:rsidR="00F43F9C" w:rsidRPr="004552D1" w:rsidRDefault="008D0D36" w:rsidP="007B583B">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:spacing w:before="360" w:after="120"/>
+            <w:rPr>
+              <w:rStyle w:val="LNU-TOCRubrikChar"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004552D1">
+            <w:rPr>
+              <w:rStyle w:val="LNU-TOCRubrikChar"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Table of Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0109AB25" w14:textId="684F4209" w:rsidR="002F6819" w:rsidRDefault="002F6819">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00BC5789" w:rsidRPr="00BC5789">
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:instrText>TOC \h \z \t "LNU-Heading 1,1,LNU-Heading 2,2,LNU-Heading 3,3;LNU-Heading 1;1;LNU-Heading 2;2;LNU-Heading 3;3"</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc205468161" w:history="1">
+            <w:r w:rsidRPr="00F47F4F">
               <w:rPr>
-                <w:i w:val="0"/>
-[...1 lines deleted...]
-                <w:szCs w:val="44"/>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:i w:val="0"/>
-[...1 lines deleted...]
-                <w:szCs w:val="44"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...8 lines deleted...]
-              </w:fldChar>
+              <w:tab/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text3"/>
+            <w:r w:rsidRPr="00F47F4F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Introduction</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:i w:val="0"/>
-[...1 lines deleted...]
-                <w:szCs w:val="44"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+              <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00136C03">
+            <w:r>
               <w:rPr>
-                <w:i w:val="0"/>
-[...1 lines deleted...]
-                <w:szCs w:val="44"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc205468161 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i w:val="0"/>
-[...1 lines deleted...]
-                <w:szCs w:val="44"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E8208E">
               <w:rPr>
-                <w:i w:val="0"/>
                 <w:noProof/>
-                <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>Document type</w:t>
-[...247 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...52 lines deleted...]
-                <w:i/>
+                <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00457107">
-[...467 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId10"/>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1F23D3BB" w14:textId="6AF74DCE" w:rsidR="3494E766" w:rsidRPr="004552D1" w:rsidRDefault="002F6819" w:rsidP="008B20B3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0017F253" w14:textId="35D964F4" w:rsidR="00F43F9C" w:rsidRPr="004552D1" w:rsidRDefault="00F43F9C" w:rsidP="001705BA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B803AA" w14:textId="75515C70" w:rsidR="00700C60" w:rsidRPr="004552D1" w:rsidRDefault="008D0D36" w:rsidP="009D7053">
+      <w:pPr>
+        <w:pStyle w:val="LNU-TOCRubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Appendices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02658493" w14:textId="7F4207F6" w:rsidR="00942A71" w:rsidRDefault="008D0D36" w:rsidP="00983402">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NormalTimes11"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Appendices should be listed manually</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBE809E" w14:textId="77777777" w:rsidR="00796E31" w:rsidRDefault="00796E31" w:rsidP="00983402">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NormalTimes11"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9EBA09" w14:textId="77777777" w:rsidR="00796E31" w:rsidRPr="004552D1" w:rsidRDefault="00796E31" w:rsidP="00983402">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NormalTimes11"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E404308" w14:textId="77777777" w:rsidR="00942A71" w:rsidRPr="004552D1" w:rsidRDefault="00942A71" w:rsidP="00983402">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NormalTimes11"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F12776" w14:textId="77777777" w:rsidR="00DD055A" w:rsidRPr="004552D1" w:rsidRDefault="00DD055A" w:rsidP="0022349C">
+      <w:pPr>
+        <w:pStyle w:val="TOCHeading"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DD055A" w:rsidRPr="004552D1" w:rsidSect="00192644">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="3103" w:right="1661" w:bottom="2155" w:left="2756" w:header="567" w:footer="510" w:gutter="0"/>
-          <w:cols w:space="708"/>
+          <w:pgMar w:top="2268" w:right="1985" w:bottom="1440" w:left="1985" w:header="567" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAF082F" w14:textId="77777777" w:rsidR="00F24C7C" w:rsidRDefault="00F24C7C" w:rsidP="00F24C7C">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Heading1"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...64 lines deleted...]
-        </w:drawing>
+        <w:t>Intr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364BE0">
+        <w:t>oduc</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C535A0" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
-[...5 lines deleted...]
-        <w:t>Abstract</w:t>
+    <w:p w14:paraId="7E4B8E55" w14:textId="3020A752" w:rsidR="00364BE0" w:rsidRPr="00364BE0" w:rsidRDefault="00F24C7C" w:rsidP="005F34DD">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NormalTimes11"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24C7C">
+        <w:t>Type your introduction here</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C535A0" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="7A60E879" w14:textId="77777777" w:rsidR="00AF58A4" w:rsidRPr="004552D1" w:rsidRDefault="00AF58A4" w:rsidP="008A015B">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050AB7D5" w14:textId="77777777" w:rsidR="00AF58A4" w:rsidRPr="004552D1" w:rsidRDefault="00AF58A4" w:rsidP="008A015B">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Normal"/>
+        <w:sectPr w:rsidR="00AF58A4" w:rsidRPr="004552D1" w:rsidSect="00192644">
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="2268" w:right="1985" w:bottom="1440" w:left="1985" w:header="567" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D6827D" w14:textId="14F1FF55" w:rsidR="00AF58A4" w:rsidRPr="004552D1" w:rsidRDefault="005A2DD2" w:rsidP="005A2DD2">
+      <w:pPr>
+        <w:pStyle w:val="LNU-Heading-Abstract"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004552D1">
+        <w:t>Appendix 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C535A0" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
-[...579 lines deleted...]
-      <w:r w:rsidRPr="00713508">
+    <w:p w14:paraId="6C48BE51" w14:textId="6A24FBFF" w:rsidR="0078614D" w:rsidRPr="00711633" w:rsidRDefault="00711633" w:rsidP="00711633">
+      <w:pPr>
+        <w:pStyle w:val="LNU-NormalTimes11"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maecenas faucibus mollis interdum. Aenean eu leo quam. Pellentesque ornare sem lacinia quam venenatis vestibulum. Lorem ipsum dolor sit </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C33EDD">
+      </w:pPr>
+      <w:r w:rsidRPr="00711633">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">amet, consectetur adipiscing elit. </w:t>
+        <w:t xml:space="preserve">Note that the appendices have separate pagination and that they </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33EDD">
-[...44 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00711633">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Example text. </w:t>
+        <w:t>have to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33EDD">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C33EDD">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00711633">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aenean lacinia bibendum nulla sed consectetur. Nulla vitae elit libero, a pharetra augue. Cum sociis natoque penatibus et magnis dis parturient montes, nascetur ridiculus mus. </w:t>
-[...5 lines deleted...]
-        <w:t>Donec sed odio dui. Nulla vitae elit libero, a pharetra augue.</w:t>
+        <w:t xml:space="preserve"> be listed manually in the table of contents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C535A0" w:rsidRPr="008305F0" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
-[...237 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="0078614D" w:rsidRPr="00711633" w:rsidSect="00192644">
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1701" w:bottom="1418" w:left="1701" w:header="624" w:footer="510" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:titlePg/>
+      <w:pgMar w:top="2268" w:right="1985" w:bottom="1440" w:left="1985" w:header="567" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BD14C4" w:rsidRDefault="00BD14C4">
-      <w:r>
+    <w:p w14:paraId="10F9E2CA" w14:textId="77777777" w:rsidR="005243E2" w:rsidRPr="00CD6501" w:rsidRDefault="005243E2" w:rsidP="00A26B16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6501">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BD14C4" w:rsidRDefault="00BD14C4">
-      <w:r>
+    <w:p w14:paraId="4C694845" w14:textId="77777777" w:rsidR="005243E2" w:rsidRPr="00CD6501" w:rsidRDefault="005243E2" w:rsidP="00A26B16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6501">
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="54906DD3" w14:textId="77777777" w:rsidR="005243E2" w:rsidRPr="00CD6501" w:rsidRDefault="005243E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C535A0" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AEB0937" w14:textId="77777777" w:rsidR="00191FC5" w:rsidRDefault="00191FC5">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="002A7CEC">
-[...2 lines deleted...]
-      </w:rPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D0BF7BE" w14:textId="49207554" w:rsidR="0068032B" w:rsidRPr="00CD6501" w:rsidRDefault="00293877" w:rsidP="0068032B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Page</w:t>
+    </w:r>
+    <w:r w:rsidR="0068032B" w:rsidRPr="00CD6501">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0068032B" w:rsidRPr="00CD6501">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002A7CEC">
-[...3 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    <w:r w:rsidR="0068032B" w:rsidRPr="00CD6501">
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002A7CEC">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="0068032B" w:rsidRPr="00CD6501">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BD14C4">
+    <w:r w:rsidR="0068032B" w:rsidRPr="00CD6501">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>ii</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="002A7CEC">
+    <w:r w:rsidR="0068032B" w:rsidRPr="00CD6501">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CD6501">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00CD6501">
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r>
+      <w:instrText>SECTIONPAGES</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00CD6501">
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00CD6501">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="009A04BD">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:noProof/>
       </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CD6501">
       <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00C535A0" w:rsidRPr="002A7CEC" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="745F7405" w14:textId="77777777" w:rsidR="00AC4516" w:rsidRPr="00CD6501" w:rsidRDefault="00AC4516" w:rsidP="00AC4516">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:left="142"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="002A7CEC">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00CD6501">
+      <w:t xml:space="preserve">Sida </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CD6501">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002A7CEC">
-[...3 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    <w:r w:rsidRPr="00CD6501">
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002A7CEC">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00CD6501">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BD14C4">
-[...4 lines deleted...]
-      <w:t>i</w:t>
+    <w:r w:rsidRPr="00CD6501">
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="002A7CEC">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00CD6501">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...28 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+    <w:r w:rsidRPr="00CD6501">
+      <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidRPr="002A7CEC">
-[...22 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+    <w:fldSimple w:instr="SECTIONPAGES  \* Arabic  \* MERGEFORMAT">
+      <w:r w:rsidR="0068032B" w:rsidRPr="00CD6501">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:fldSimple>
+    <w:r w:rsidRPr="00CD6501">
+      <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C535A0" w:rsidRPr="00126181" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
+  <w:p w14:paraId="0CF2DACE" w14:textId="77777777" w:rsidR="00AC4516" w:rsidRPr="00CD6501" w:rsidRDefault="00AC4516" w:rsidP="00AC4516">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C535A0" w:rsidRPr="002A7CEC" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D4EA742" w14:textId="057A31DD" w:rsidR="003358DA" w:rsidRPr="00711633" w:rsidRDefault="006F2A15" w:rsidP="006F2A15">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002A7CEC">
+    <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="00711633">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002A7CEC">
+    <w:r w:rsidR="00711633">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+      <w:instrText xml:space="preserve"> PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002A7CEC">
+    <w:r w:rsidRPr="006F2A15">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">  \* Arabic </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00711633">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00711633">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BD14C4">
+    <w:r w:rsidR="00711633">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
         <w:noProof/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>I</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="002A7CEC">
+    <w:r w:rsidR="00711633">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...4 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r>
       <w:rPr>
-        <w:sz w:val="2"/>
-        <w:szCs w:val="2"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-    </w:pPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> SECTIONPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="009A04BD">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BD14C4" w:rsidRDefault="00BD14C4">
-      <w:r>
+    <w:p w14:paraId="78C9333D" w14:textId="77777777" w:rsidR="005243E2" w:rsidRPr="00CD6501" w:rsidRDefault="005243E2" w:rsidP="00A26B16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6501">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BD14C4" w:rsidRDefault="00BD14C4">
-      <w:r>
+    <w:p w14:paraId="2AD5ACAC" w14:textId="77777777" w:rsidR="005243E2" w:rsidRPr="00CD6501" w:rsidRDefault="005243E2" w:rsidP="00A26B16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6501">
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="670F2B70" w14:textId="77777777" w:rsidR="005243E2" w:rsidRPr="00CD6501" w:rsidRDefault="005243E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...171 lines deleted...]
-  <w:p w:rsidR="00C535A0" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E4F8F0D" w14:textId="6431900C" w:rsidR="00E9351E" w:rsidRPr="00CD6501" w:rsidRDefault="00E9351E" w:rsidP="00AF58A4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="NoSpacing"/>
+      <w:ind w:left="-3402"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...171 lines deleted...]
-  <w:p w:rsidR="00C535A0" w:rsidRPr="002E10FA" w:rsidRDefault="00BD14C4" w:rsidP="00C535A0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2709CEB8" w14:textId="7FC2B5A1" w:rsidR="00081A26" w:rsidRPr="00CD6501" w:rsidRDefault="00F34682" w:rsidP="004E0EF4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="20"/>
+      <w:ind w:left="-3402"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CD6501">
       <w:rPr>
-        <w:lang w:val="sv-SE"/>
+        <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...81 lines deleted...]
-      </mc:AlternateContent>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D325747" wp14:editId="2F68C344">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>360045</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>360045</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2051640" cy="330840"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="53641502" name="Graphic 2" descr="Linnaeus University Logotype image"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1348009609" name="Graphic 2" descr="Linnaeus University Logotype image"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2051640" cy="330840"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00DB5866" w:rsidRPr="00CD6501">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BBEDF4A" wp14:editId="6DA35F00">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7564680" cy="10692720"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1218919753" name="Graphic 2" descr="Sotakleja flower background image"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="610149380" name="Graphic 2" descr="Sotakleja flower background image"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7564680" cy="10692720"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...49 lines deleted...]
-  <w:p w:rsidR="00C535A0" w:rsidRPr="007F0B27" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="501D537B" w14:textId="77777777" w:rsidR="00E53460" w:rsidRPr="00CD6501" w:rsidRDefault="00E53460" w:rsidP="004E0EF4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="20"/>
+      <w:ind w:left="-3402"/>
     </w:pPr>
+    <w:r w:rsidRPr="00CD6501">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="101875AC" wp14:editId="5BB7AA0B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>360045</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>360045</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2050560" cy="330840"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2007938692" name="Graphic 2" descr="Linnaeus University Logotype image"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1348009609" name="Graphic 2" descr="Linnaeus University Logotype image"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2050560" cy="330840"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...49 lines deleted...]
-  <w:p w:rsidR="00C535A0" w:rsidRDefault="00C535A0" w:rsidP="00C535A0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4603866C" w14:textId="06E72B0A" w:rsidR="00E9351E" w:rsidRPr="00CD6501" w:rsidRDefault="00E9351E" w:rsidP="004E0EF4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="NoSpacing"/>
+      <w:spacing w:before="20"/>
+      <w:ind w:left="-3402"/>
     </w:pPr>
-  </w:p>
-[...57 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="00CD6501">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D6AC571" wp14:editId="18C2158B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>360045</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>360045</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2051640" cy="330840"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2065681074" name="Graphic 2" descr="Linnaeus University Logotype image"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1294776312" name="Graphic 2" descr="Linnaeus University Logotype image"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2051640" cy="330840"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...144 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26E314D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BC02C18"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...2 lines deleted...]
-    <w:tmpl w:val="2E7221D4"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51707D3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="128AAD5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:pStyle w:val="LNU-Heading1"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...172 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="LNU-Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2.%1.%3"/>
+      <w:pStyle w:val="LNU-Heading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="851" w:hanging="851"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pStyle w:val="LNU-Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1728" w:hanging="648"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2232" w:hanging="792"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2736" w:hanging="936"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="1080"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3744" w:hanging="1224"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="1440"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1BE72F32"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72D775E5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="52923D58"/>
+    <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2.%1.%3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-[...1665 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="99420627">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="2" w16cid:durableId="496507147">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="3" w16cid:durableId="1949309998">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...9 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="168"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:styleLockTheme/>
+  <w:styleLockQFSet/>
+  <w:defaultTabStop w:val="720"/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...4 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BD14C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C535A0"/>
+    <w:rsidRoot w:val="00FC4801"/>
+    <w:rsid w:val="000025F6"/>
+    <w:rsid w:val="000072B3"/>
+    <w:rsid w:val="00010457"/>
+    <w:rsid w:val="00010840"/>
+    <w:rsid w:val="00011DE5"/>
+    <w:rsid w:val="00013D73"/>
+    <w:rsid w:val="00020355"/>
+    <w:rsid w:val="00021C42"/>
+    <w:rsid w:val="00022567"/>
+    <w:rsid w:val="000231C6"/>
+    <w:rsid w:val="00023FF3"/>
+    <w:rsid w:val="0002721A"/>
+    <w:rsid w:val="000309AA"/>
+    <w:rsid w:val="00033100"/>
+    <w:rsid w:val="00033F0B"/>
+    <w:rsid w:val="00034CFA"/>
+    <w:rsid w:val="00035348"/>
+    <w:rsid w:val="00035A71"/>
+    <w:rsid w:val="00040091"/>
+    <w:rsid w:val="000407DB"/>
+    <w:rsid w:val="00043447"/>
+    <w:rsid w:val="00043B43"/>
+    <w:rsid w:val="00045213"/>
+    <w:rsid w:val="00046884"/>
+    <w:rsid w:val="000552F6"/>
+    <w:rsid w:val="00055F9E"/>
+    <w:rsid w:val="0005666E"/>
+    <w:rsid w:val="0005759A"/>
+    <w:rsid w:val="00061805"/>
+    <w:rsid w:val="00064B71"/>
+    <w:rsid w:val="00065E0E"/>
+    <w:rsid w:val="00066874"/>
+    <w:rsid w:val="000675F2"/>
+    <w:rsid w:val="000721F5"/>
+    <w:rsid w:val="0007293E"/>
+    <w:rsid w:val="000752C1"/>
+    <w:rsid w:val="00077A43"/>
+    <w:rsid w:val="00080BD6"/>
+    <w:rsid w:val="00081A26"/>
+    <w:rsid w:val="00083967"/>
+    <w:rsid w:val="00087AE1"/>
+    <w:rsid w:val="00091C4B"/>
+    <w:rsid w:val="00092245"/>
+    <w:rsid w:val="00094945"/>
+    <w:rsid w:val="00095CBA"/>
+    <w:rsid w:val="00095DDA"/>
+    <w:rsid w:val="00097980"/>
+    <w:rsid w:val="000A0AA3"/>
+    <w:rsid w:val="000A203E"/>
+    <w:rsid w:val="000A2476"/>
+    <w:rsid w:val="000A3D3B"/>
+    <w:rsid w:val="000A7CC1"/>
+    <w:rsid w:val="000B031D"/>
+    <w:rsid w:val="000B23B0"/>
+    <w:rsid w:val="000B3330"/>
+    <w:rsid w:val="000B54CE"/>
+    <w:rsid w:val="000B685D"/>
+    <w:rsid w:val="000B6E5B"/>
+    <w:rsid w:val="000C045A"/>
+    <w:rsid w:val="000C0844"/>
+    <w:rsid w:val="000C0FF4"/>
+    <w:rsid w:val="000C296E"/>
+    <w:rsid w:val="000C44AE"/>
+    <w:rsid w:val="000C4795"/>
+    <w:rsid w:val="000C601F"/>
+    <w:rsid w:val="000C70B3"/>
+    <w:rsid w:val="000C7AB5"/>
+    <w:rsid w:val="000D072F"/>
+    <w:rsid w:val="000D0F10"/>
+    <w:rsid w:val="000D1F3D"/>
+    <w:rsid w:val="000D407A"/>
+    <w:rsid w:val="000D4389"/>
+    <w:rsid w:val="000D74B0"/>
+    <w:rsid w:val="000E114F"/>
+    <w:rsid w:val="000E20F5"/>
+    <w:rsid w:val="000E493C"/>
+    <w:rsid w:val="000E603D"/>
+    <w:rsid w:val="000F02D5"/>
+    <w:rsid w:val="000F163E"/>
+    <w:rsid w:val="000F16D2"/>
+    <w:rsid w:val="000F1C61"/>
+    <w:rsid w:val="000F21A6"/>
+    <w:rsid w:val="000F419E"/>
+    <w:rsid w:val="000F66BF"/>
+    <w:rsid w:val="000F6C54"/>
+    <w:rsid w:val="000F6F6C"/>
+    <w:rsid w:val="000F76FC"/>
+    <w:rsid w:val="00100539"/>
+    <w:rsid w:val="001018FA"/>
+    <w:rsid w:val="00102CEE"/>
+    <w:rsid w:val="00103B7F"/>
+    <w:rsid w:val="00104003"/>
+    <w:rsid w:val="00107376"/>
+    <w:rsid w:val="00107EC0"/>
+    <w:rsid w:val="00110B7F"/>
+    <w:rsid w:val="00113CFD"/>
+    <w:rsid w:val="00114B9C"/>
+    <w:rsid w:val="00115CF8"/>
+    <w:rsid w:val="001160A2"/>
+    <w:rsid w:val="001162A4"/>
+    <w:rsid w:val="001164C8"/>
+    <w:rsid w:val="001169C1"/>
+    <w:rsid w:val="00116F66"/>
+    <w:rsid w:val="001170C0"/>
+    <w:rsid w:val="00117F02"/>
+    <w:rsid w:val="00120A06"/>
+    <w:rsid w:val="001216BB"/>
+    <w:rsid w:val="001231F5"/>
+    <w:rsid w:val="001237EF"/>
+    <w:rsid w:val="0012512F"/>
+    <w:rsid w:val="001342F2"/>
+    <w:rsid w:val="00135E03"/>
+    <w:rsid w:val="001413BB"/>
+    <w:rsid w:val="00141B12"/>
+    <w:rsid w:val="001456F0"/>
+    <w:rsid w:val="00147AFF"/>
+    <w:rsid w:val="00147B0C"/>
+    <w:rsid w:val="0015633D"/>
+    <w:rsid w:val="001628CB"/>
+    <w:rsid w:val="00163238"/>
+    <w:rsid w:val="00163CA8"/>
+    <w:rsid w:val="00165B10"/>
+    <w:rsid w:val="0016647B"/>
+    <w:rsid w:val="001667AF"/>
+    <w:rsid w:val="00166EDD"/>
+    <w:rsid w:val="00167093"/>
+    <w:rsid w:val="00167F05"/>
+    <w:rsid w:val="001705BA"/>
+    <w:rsid w:val="00170B0D"/>
+    <w:rsid w:val="0017109A"/>
+    <w:rsid w:val="0017134C"/>
+    <w:rsid w:val="00172A29"/>
+    <w:rsid w:val="001809CA"/>
+    <w:rsid w:val="00181534"/>
+    <w:rsid w:val="0018767B"/>
+    <w:rsid w:val="00190538"/>
+    <w:rsid w:val="00190D0C"/>
+    <w:rsid w:val="00191FC5"/>
+    <w:rsid w:val="0019220F"/>
+    <w:rsid w:val="00192644"/>
+    <w:rsid w:val="001934E6"/>
+    <w:rsid w:val="00194331"/>
+    <w:rsid w:val="00194C6F"/>
+    <w:rsid w:val="00195EE7"/>
+    <w:rsid w:val="00195F89"/>
+    <w:rsid w:val="00196CD7"/>
+    <w:rsid w:val="0019765F"/>
+    <w:rsid w:val="001A0CE4"/>
+    <w:rsid w:val="001A58AD"/>
+    <w:rsid w:val="001A618E"/>
+    <w:rsid w:val="001B1E52"/>
+    <w:rsid w:val="001C0D82"/>
+    <w:rsid w:val="001C0F5B"/>
+    <w:rsid w:val="001C2944"/>
+    <w:rsid w:val="001C318D"/>
+    <w:rsid w:val="001C7DDE"/>
+    <w:rsid w:val="001D1280"/>
+    <w:rsid w:val="001D1446"/>
+    <w:rsid w:val="001D1B4E"/>
+    <w:rsid w:val="001D4BBD"/>
+    <w:rsid w:val="001E0C27"/>
+    <w:rsid w:val="001E1CAB"/>
+    <w:rsid w:val="001E1DEB"/>
+    <w:rsid w:val="001E2989"/>
+    <w:rsid w:val="001E3046"/>
+    <w:rsid w:val="001E39AE"/>
+    <w:rsid w:val="001E4006"/>
+    <w:rsid w:val="001E48A1"/>
+    <w:rsid w:val="001E6CA5"/>
+    <w:rsid w:val="001F203B"/>
+    <w:rsid w:val="001F2A7C"/>
+    <w:rsid w:val="001F3210"/>
+    <w:rsid w:val="001F4089"/>
+    <w:rsid w:val="001F4F9B"/>
+    <w:rsid w:val="002007A0"/>
+    <w:rsid w:val="002007AE"/>
+    <w:rsid w:val="00204D74"/>
+    <w:rsid w:val="00205BF7"/>
+    <w:rsid w:val="00210798"/>
+    <w:rsid w:val="00210CA0"/>
+    <w:rsid w:val="00210F0B"/>
+    <w:rsid w:val="00211BA7"/>
+    <w:rsid w:val="00212ADA"/>
+    <w:rsid w:val="00213E9D"/>
+    <w:rsid w:val="00217400"/>
+    <w:rsid w:val="00217618"/>
+    <w:rsid w:val="00222EFC"/>
+    <w:rsid w:val="0022349C"/>
+    <w:rsid w:val="002237EA"/>
+    <w:rsid w:val="002240FD"/>
+    <w:rsid w:val="002246C6"/>
+    <w:rsid w:val="00225B8B"/>
+    <w:rsid w:val="002268E3"/>
+    <w:rsid w:val="00227172"/>
+    <w:rsid w:val="00235557"/>
+    <w:rsid w:val="00237C23"/>
+    <w:rsid w:val="002404EA"/>
+    <w:rsid w:val="00240D15"/>
+    <w:rsid w:val="00240E40"/>
+    <w:rsid w:val="00241998"/>
+    <w:rsid w:val="002453C5"/>
+    <w:rsid w:val="00245D46"/>
+    <w:rsid w:val="00247EAE"/>
+    <w:rsid w:val="00253D53"/>
+    <w:rsid w:val="00255054"/>
+    <w:rsid w:val="00256BE7"/>
+    <w:rsid w:val="002604C0"/>
+    <w:rsid w:val="00264C2E"/>
+    <w:rsid w:val="00267C71"/>
+    <w:rsid w:val="00273824"/>
+    <w:rsid w:val="002747E6"/>
+    <w:rsid w:val="0027588E"/>
+    <w:rsid w:val="0027643F"/>
+    <w:rsid w:val="00280504"/>
+    <w:rsid w:val="00281A04"/>
+    <w:rsid w:val="00284FA5"/>
+    <w:rsid w:val="00285EC6"/>
+    <w:rsid w:val="002864BE"/>
+    <w:rsid w:val="00290D1C"/>
+    <w:rsid w:val="00292D4B"/>
+    <w:rsid w:val="00293877"/>
+    <w:rsid w:val="002944F6"/>
+    <w:rsid w:val="002959ED"/>
+    <w:rsid w:val="0029742F"/>
+    <w:rsid w:val="002A04BE"/>
+    <w:rsid w:val="002A10D7"/>
+    <w:rsid w:val="002A112A"/>
+    <w:rsid w:val="002A200C"/>
+    <w:rsid w:val="002A23FE"/>
+    <w:rsid w:val="002A6957"/>
+    <w:rsid w:val="002A69FB"/>
+    <w:rsid w:val="002A7AAB"/>
+    <w:rsid w:val="002B04DB"/>
+    <w:rsid w:val="002B4248"/>
+    <w:rsid w:val="002B5B88"/>
+    <w:rsid w:val="002B68E7"/>
+    <w:rsid w:val="002B6CD3"/>
+    <w:rsid w:val="002B7935"/>
+    <w:rsid w:val="002C1245"/>
+    <w:rsid w:val="002C1468"/>
+    <w:rsid w:val="002C211C"/>
+    <w:rsid w:val="002C23AA"/>
+    <w:rsid w:val="002C25DB"/>
+    <w:rsid w:val="002C3D67"/>
+    <w:rsid w:val="002C78B1"/>
+    <w:rsid w:val="002C7D7A"/>
+    <w:rsid w:val="002D019E"/>
+    <w:rsid w:val="002D01B9"/>
+    <w:rsid w:val="002D164B"/>
+    <w:rsid w:val="002D2599"/>
+    <w:rsid w:val="002D703E"/>
+    <w:rsid w:val="002E269E"/>
+    <w:rsid w:val="002E3BAD"/>
+    <w:rsid w:val="002E5681"/>
+    <w:rsid w:val="002E6070"/>
+    <w:rsid w:val="002E6408"/>
+    <w:rsid w:val="002E6579"/>
+    <w:rsid w:val="002F1260"/>
+    <w:rsid w:val="002F2CA2"/>
+    <w:rsid w:val="002F4135"/>
+    <w:rsid w:val="002F642C"/>
+    <w:rsid w:val="002F6819"/>
+    <w:rsid w:val="003027AF"/>
+    <w:rsid w:val="00302C3B"/>
+    <w:rsid w:val="003052EE"/>
+    <w:rsid w:val="0030641F"/>
+    <w:rsid w:val="00307437"/>
+    <w:rsid w:val="00310B48"/>
+    <w:rsid w:val="003136C9"/>
+    <w:rsid w:val="00313D7B"/>
+    <w:rsid w:val="00313FEC"/>
+    <w:rsid w:val="00316C50"/>
+    <w:rsid w:val="00316D5E"/>
+    <w:rsid w:val="00317324"/>
+    <w:rsid w:val="003175AC"/>
+    <w:rsid w:val="0032321D"/>
+    <w:rsid w:val="003246EE"/>
+    <w:rsid w:val="00326BD7"/>
+    <w:rsid w:val="0032715D"/>
+    <w:rsid w:val="00331D10"/>
+    <w:rsid w:val="003328D1"/>
+    <w:rsid w:val="003355A7"/>
+    <w:rsid w:val="003358DA"/>
+    <w:rsid w:val="00337398"/>
+    <w:rsid w:val="00337E11"/>
+    <w:rsid w:val="00340118"/>
+    <w:rsid w:val="003472D1"/>
+    <w:rsid w:val="0035094D"/>
+    <w:rsid w:val="00351031"/>
+    <w:rsid w:val="0035762E"/>
+    <w:rsid w:val="00360139"/>
+    <w:rsid w:val="0036188D"/>
+    <w:rsid w:val="003628D8"/>
+    <w:rsid w:val="00364014"/>
+    <w:rsid w:val="00364BE0"/>
+    <w:rsid w:val="0036691E"/>
+    <w:rsid w:val="0036707E"/>
+    <w:rsid w:val="003721BA"/>
+    <w:rsid w:val="003734F0"/>
+    <w:rsid w:val="003736B0"/>
+    <w:rsid w:val="00374343"/>
+    <w:rsid w:val="0037605A"/>
+    <w:rsid w:val="00377DB9"/>
+    <w:rsid w:val="003800DB"/>
+    <w:rsid w:val="003801C2"/>
+    <w:rsid w:val="00383C5C"/>
+    <w:rsid w:val="00385760"/>
+    <w:rsid w:val="003879DA"/>
+    <w:rsid w:val="003909A0"/>
+    <w:rsid w:val="0039237A"/>
+    <w:rsid w:val="00392A63"/>
+    <w:rsid w:val="00392FFD"/>
+    <w:rsid w:val="00393232"/>
+    <w:rsid w:val="00396A68"/>
+    <w:rsid w:val="00397FEB"/>
+    <w:rsid w:val="003A0F76"/>
+    <w:rsid w:val="003A5675"/>
+    <w:rsid w:val="003A6C59"/>
+    <w:rsid w:val="003B3762"/>
+    <w:rsid w:val="003B5C17"/>
+    <w:rsid w:val="003B5E8D"/>
+    <w:rsid w:val="003C05E8"/>
+    <w:rsid w:val="003C4645"/>
+    <w:rsid w:val="003C554F"/>
+    <w:rsid w:val="003C620C"/>
+    <w:rsid w:val="003C7D00"/>
+    <w:rsid w:val="003D126C"/>
+    <w:rsid w:val="003D71DC"/>
+    <w:rsid w:val="003D795D"/>
+    <w:rsid w:val="003E047E"/>
+    <w:rsid w:val="003E0B51"/>
+    <w:rsid w:val="003E0EE8"/>
+    <w:rsid w:val="003E1CE2"/>
+    <w:rsid w:val="003E251F"/>
+    <w:rsid w:val="003E3269"/>
+    <w:rsid w:val="003E3A23"/>
+    <w:rsid w:val="003E4B07"/>
+    <w:rsid w:val="003E5882"/>
+    <w:rsid w:val="003E6126"/>
+    <w:rsid w:val="003E6847"/>
+    <w:rsid w:val="003E7347"/>
+    <w:rsid w:val="003E75FB"/>
+    <w:rsid w:val="003F245A"/>
+    <w:rsid w:val="003F4156"/>
+    <w:rsid w:val="003F70F7"/>
+    <w:rsid w:val="00400D82"/>
+    <w:rsid w:val="004039BE"/>
+    <w:rsid w:val="00404758"/>
+    <w:rsid w:val="004049EC"/>
+    <w:rsid w:val="00406435"/>
+    <w:rsid w:val="00406D81"/>
+    <w:rsid w:val="004100C4"/>
+    <w:rsid w:val="00410CF1"/>
+    <w:rsid w:val="004154E3"/>
+    <w:rsid w:val="00415E02"/>
+    <w:rsid w:val="00420D29"/>
+    <w:rsid w:val="00421310"/>
+    <w:rsid w:val="004217B2"/>
+    <w:rsid w:val="00421EE5"/>
+    <w:rsid w:val="00422AC4"/>
+    <w:rsid w:val="0042338A"/>
+    <w:rsid w:val="004247A2"/>
+    <w:rsid w:val="0043260D"/>
+    <w:rsid w:val="004333BB"/>
+    <w:rsid w:val="00434A9F"/>
+    <w:rsid w:val="004375AA"/>
+    <w:rsid w:val="004376D7"/>
+    <w:rsid w:val="004411C5"/>
+    <w:rsid w:val="00441B32"/>
+    <w:rsid w:val="00442A9E"/>
+    <w:rsid w:val="004462D2"/>
+    <w:rsid w:val="00446B22"/>
+    <w:rsid w:val="00450A8E"/>
+    <w:rsid w:val="0045292E"/>
+    <w:rsid w:val="00452EB3"/>
+    <w:rsid w:val="00453FEF"/>
+    <w:rsid w:val="004552D1"/>
+    <w:rsid w:val="004613C2"/>
+    <w:rsid w:val="00463357"/>
+    <w:rsid w:val="00466FC0"/>
+    <w:rsid w:val="004706AC"/>
+    <w:rsid w:val="00476D7C"/>
+    <w:rsid w:val="0047726F"/>
+    <w:rsid w:val="00480FFB"/>
+    <w:rsid w:val="004822FE"/>
+    <w:rsid w:val="00486E77"/>
+    <w:rsid w:val="00487100"/>
+    <w:rsid w:val="00487437"/>
+    <w:rsid w:val="00487C6A"/>
+    <w:rsid w:val="00487E2D"/>
+    <w:rsid w:val="00490A47"/>
+    <w:rsid w:val="00494713"/>
+    <w:rsid w:val="00496751"/>
+    <w:rsid w:val="004A23ED"/>
+    <w:rsid w:val="004A5003"/>
+    <w:rsid w:val="004A585E"/>
+    <w:rsid w:val="004B12DF"/>
+    <w:rsid w:val="004B178B"/>
+    <w:rsid w:val="004B444B"/>
+    <w:rsid w:val="004B7156"/>
+    <w:rsid w:val="004C1F4C"/>
+    <w:rsid w:val="004C25A0"/>
+    <w:rsid w:val="004C3B09"/>
+    <w:rsid w:val="004C529B"/>
+    <w:rsid w:val="004C6274"/>
+    <w:rsid w:val="004C7187"/>
+    <w:rsid w:val="004D34C4"/>
+    <w:rsid w:val="004D39F0"/>
+    <w:rsid w:val="004D450D"/>
+    <w:rsid w:val="004D4DCD"/>
+    <w:rsid w:val="004D6CEF"/>
+    <w:rsid w:val="004D7B02"/>
+    <w:rsid w:val="004E0755"/>
+    <w:rsid w:val="004E0D77"/>
+    <w:rsid w:val="004E0EF4"/>
+    <w:rsid w:val="004E4175"/>
+    <w:rsid w:val="004E4202"/>
+    <w:rsid w:val="004E593A"/>
+    <w:rsid w:val="004E6757"/>
+    <w:rsid w:val="004F33DB"/>
+    <w:rsid w:val="004F4368"/>
+    <w:rsid w:val="00500AEF"/>
+    <w:rsid w:val="005041DE"/>
+    <w:rsid w:val="00505BE2"/>
+    <w:rsid w:val="00507D74"/>
+    <w:rsid w:val="00510B8E"/>
+    <w:rsid w:val="005127D9"/>
+    <w:rsid w:val="00512DBA"/>
+    <w:rsid w:val="00515473"/>
+    <w:rsid w:val="00520387"/>
+    <w:rsid w:val="00522695"/>
+    <w:rsid w:val="005232B4"/>
+    <w:rsid w:val="005233B8"/>
+    <w:rsid w:val="005243E2"/>
+    <w:rsid w:val="00530155"/>
+    <w:rsid w:val="0053153C"/>
+    <w:rsid w:val="00532358"/>
+    <w:rsid w:val="00536DAA"/>
+    <w:rsid w:val="00536F88"/>
+    <w:rsid w:val="00543C81"/>
+    <w:rsid w:val="00544D01"/>
+    <w:rsid w:val="00547292"/>
+    <w:rsid w:val="00547838"/>
+    <w:rsid w:val="00552FF3"/>
+    <w:rsid w:val="00554130"/>
+    <w:rsid w:val="005552F5"/>
+    <w:rsid w:val="00556254"/>
+    <w:rsid w:val="0055701A"/>
+    <w:rsid w:val="0056060C"/>
+    <w:rsid w:val="00561096"/>
+    <w:rsid w:val="00562CD8"/>
+    <w:rsid w:val="005656C1"/>
+    <w:rsid w:val="00567136"/>
+    <w:rsid w:val="00573B60"/>
+    <w:rsid w:val="005741EB"/>
+    <w:rsid w:val="005750A5"/>
+    <w:rsid w:val="00575625"/>
+    <w:rsid w:val="00576F1E"/>
+    <w:rsid w:val="005778D9"/>
+    <w:rsid w:val="00581F53"/>
+    <w:rsid w:val="00582E16"/>
+    <w:rsid w:val="00583509"/>
+    <w:rsid w:val="005913AE"/>
+    <w:rsid w:val="00592C57"/>
+    <w:rsid w:val="005A046E"/>
+    <w:rsid w:val="005A244D"/>
+    <w:rsid w:val="005A2DD2"/>
+    <w:rsid w:val="005A2E7D"/>
+    <w:rsid w:val="005A4F08"/>
+    <w:rsid w:val="005A5812"/>
+    <w:rsid w:val="005A5A12"/>
+    <w:rsid w:val="005B1828"/>
+    <w:rsid w:val="005B29A2"/>
+    <w:rsid w:val="005B2EB3"/>
+    <w:rsid w:val="005B3B3F"/>
+    <w:rsid w:val="005B5785"/>
+    <w:rsid w:val="005B6F8A"/>
+    <w:rsid w:val="005B7342"/>
+    <w:rsid w:val="005C0961"/>
+    <w:rsid w:val="005C0E26"/>
+    <w:rsid w:val="005C15CC"/>
+    <w:rsid w:val="005C280C"/>
+    <w:rsid w:val="005C2FAD"/>
+    <w:rsid w:val="005C5DEB"/>
+    <w:rsid w:val="005D2B52"/>
+    <w:rsid w:val="005E0C7A"/>
+    <w:rsid w:val="005E1116"/>
+    <w:rsid w:val="005E1B22"/>
+    <w:rsid w:val="005E408D"/>
+    <w:rsid w:val="005E568E"/>
+    <w:rsid w:val="005E666E"/>
+    <w:rsid w:val="005F20BC"/>
+    <w:rsid w:val="005F34DD"/>
+    <w:rsid w:val="005F3D07"/>
+    <w:rsid w:val="005F5332"/>
+    <w:rsid w:val="005F64E9"/>
+    <w:rsid w:val="00600AAB"/>
+    <w:rsid w:val="00600CE6"/>
+    <w:rsid w:val="00600EB6"/>
+    <w:rsid w:val="006011E0"/>
+    <w:rsid w:val="00605732"/>
+    <w:rsid w:val="00606EE9"/>
+    <w:rsid w:val="0061484B"/>
+    <w:rsid w:val="006163DB"/>
+    <w:rsid w:val="0061700E"/>
+    <w:rsid w:val="006172D1"/>
+    <w:rsid w:val="006225FA"/>
+    <w:rsid w:val="00622A7C"/>
+    <w:rsid w:val="00623932"/>
+    <w:rsid w:val="00627DAB"/>
+    <w:rsid w:val="00633BA0"/>
+    <w:rsid w:val="00633BE6"/>
+    <w:rsid w:val="00635115"/>
+    <w:rsid w:val="00636E19"/>
+    <w:rsid w:val="0063767E"/>
+    <w:rsid w:val="006403C6"/>
+    <w:rsid w:val="00643633"/>
+    <w:rsid w:val="00643F7A"/>
+    <w:rsid w:val="00644696"/>
+    <w:rsid w:val="006453BD"/>
+    <w:rsid w:val="00647EBE"/>
+    <w:rsid w:val="00651552"/>
+    <w:rsid w:val="00653097"/>
+    <w:rsid w:val="00654C13"/>
+    <w:rsid w:val="00654C4B"/>
+    <w:rsid w:val="00656AA0"/>
+    <w:rsid w:val="00656BCF"/>
+    <w:rsid w:val="006635D5"/>
+    <w:rsid w:val="00663645"/>
+    <w:rsid w:val="006636E8"/>
+    <w:rsid w:val="00663C3F"/>
+    <w:rsid w:val="00663D98"/>
+    <w:rsid w:val="00664A6C"/>
+    <w:rsid w:val="00664E84"/>
+    <w:rsid w:val="00666B1A"/>
+    <w:rsid w:val="0066715C"/>
+    <w:rsid w:val="00667334"/>
+    <w:rsid w:val="00667923"/>
+    <w:rsid w:val="00670051"/>
+    <w:rsid w:val="00675864"/>
+    <w:rsid w:val="00675A18"/>
+    <w:rsid w:val="00680247"/>
+    <w:rsid w:val="0068032B"/>
+    <w:rsid w:val="00681052"/>
+    <w:rsid w:val="00682910"/>
+    <w:rsid w:val="006833CC"/>
+    <w:rsid w:val="006846AD"/>
+    <w:rsid w:val="00685895"/>
+    <w:rsid w:val="00685971"/>
+    <w:rsid w:val="00686C16"/>
+    <w:rsid w:val="0069527E"/>
+    <w:rsid w:val="00695757"/>
+    <w:rsid w:val="00695A33"/>
+    <w:rsid w:val="00696A30"/>
+    <w:rsid w:val="006A11B2"/>
+    <w:rsid w:val="006A32B2"/>
+    <w:rsid w:val="006B01C7"/>
+    <w:rsid w:val="006B37E6"/>
+    <w:rsid w:val="006B3DB6"/>
+    <w:rsid w:val="006B4DC2"/>
+    <w:rsid w:val="006B765B"/>
+    <w:rsid w:val="006C24C3"/>
+    <w:rsid w:val="006C3752"/>
+    <w:rsid w:val="006C5ACB"/>
+    <w:rsid w:val="006C68CD"/>
+    <w:rsid w:val="006C7A8D"/>
+    <w:rsid w:val="006C7EB3"/>
+    <w:rsid w:val="006D4CD5"/>
+    <w:rsid w:val="006D4CDD"/>
+    <w:rsid w:val="006E1612"/>
+    <w:rsid w:val="006E1F24"/>
+    <w:rsid w:val="006E4737"/>
+    <w:rsid w:val="006E5B04"/>
+    <w:rsid w:val="006E6455"/>
+    <w:rsid w:val="006E6D91"/>
+    <w:rsid w:val="006E7F2A"/>
+    <w:rsid w:val="006F2A15"/>
+    <w:rsid w:val="006F3FA7"/>
+    <w:rsid w:val="006F4554"/>
+    <w:rsid w:val="006F5E4B"/>
+    <w:rsid w:val="006F6D79"/>
+    <w:rsid w:val="006F71BB"/>
+    <w:rsid w:val="00700C60"/>
+    <w:rsid w:val="007015BE"/>
+    <w:rsid w:val="00702994"/>
+    <w:rsid w:val="00702FEB"/>
+    <w:rsid w:val="0070314B"/>
+    <w:rsid w:val="00703322"/>
+    <w:rsid w:val="00703637"/>
+    <w:rsid w:val="007038FB"/>
+    <w:rsid w:val="00710D7E"/>
+    <w:rsid w:val="0071118A"/>
+    <w:rsid w:val="00711633"/>
+    <w:rsid w:val="00713094"/>
+    <w:rsid w:val="00714654"/>
+    <w:rsid w:val="00716E04"/>
+    <w:rsid w:val="007177E8"/>
+    <w:rsid w:val="00721162"/>
+    <w:rsid w:val="007212BD"/>
+    <w:rsid w:val="00725957"/>
+    <w:rsid w:val="00725D2E"/>
+    <w:rsid w:val="007260E4"/>
+    <w:rsid w:val="00726483"/>
+    <w:rsid w:val="0073056C"/>
+    <w:rsid w:val="00731679"/>
+    <w:rsid w:val="0073683D"/>
+    <w:rsid w:val="00736C2D"/>
+    <w:rsid w:val="00743B64"/>
+    <w:rsid w:val="00745AED"/>
+    <w:rsid w:val="0074671B"/>
+    <w:rsid w:val="0074727D"/>
+    <w:rsid w:val="00751835"/>
+    <w:rsid w:val="0075192C"/>
+    <w:rsid w:val="0075426E"/>
+    <w:rsid w:val="007544FA"/>
+    <w:rsid w:val="00755D32"/>
+    <w:rsid w:val="00757760"/>
+    <w:rsid w:val="00760ED0"/>
+    <w:rsid w:val="0076170D"/>
+    <w:rsid w:val="00761875"/>
+    <w:rsid w:val="00761DFC"/>
+    <w:rsid w:val="0076299F"/>
+    <w:rsid w:val="007631B2"/>
+    <w:rsid w:val="0077210C"/>
+    <w:rsid w:val="00773E62"/>
+    <w:rsid w:val="00777C0D"/>
+    <w:rsid w:val="0078014F"/>
+    <w:rsid w:val="007809FC"/>
+    <w:rsid w:val="00780B70"/>
+    <w:rsid w:val="00783D03"/>
+    <w:rsid w:val="0078614D"/>
+    <w:rsid w:val="00787E63"/>
+    <w:rsid w:val="00791C79"/>
+    <w:rsid w:val="00792291"/>
+    <w:rsid w:val="00792A66"/>
+    <w:rsid w:val="00793807"/>
+    <w:rsid w:val="0079432F"/>
+    <w:rsid w:val="007969AB"/>
+    <w:rsid w:val="00796E31"/>
+    <w:rsid w:val="00797529"/>
+    <w:rsid w:val="007A188A"/>
+    <w:rsid w:val="007A505B"/>
+    <w:rsid w:val="007B1A73"/>
+    <w:rsid w:val="007B1E28"/>
+    <w:rsid w:val="007B21EB"/>
+    <w:rsid w:val="007B2B6E"/>
+    <w:rsid w:val="007B3E36"/>
+    <w:rsid w:val="007B4ADC"/>
+    <w:rsid w:val="007B4FD3"/>
+    <w:rsid w:val="007B510D"/>
+    <w:rsid w:val="007B54F3"/>
+    <w:rsid w:val="007B583B"/>
+    <w:rsid w:val="007B5CAE"/>
+    <w:rsid w:val="007B6711"/>
+    <w:rsid w:val="007C0330"/>
+    <w:rsid w:val="007C40C6"/>
+    <w:rsid w:val="007C569A"/>
+    <w:rsid w:val="007C58D0"/>
+    <w:rsid w:val="007C6500"/>
+    <w:rsid w:val="007C6824"/>
+    <w:rsid w:val="007C6B40"/>
+    <w:rsid w:val="007D1FA5"/>
+    <w:rsid w:val="007D1FCE"/>
+    <w:rsid w:val="007D5478"/>
+    <w:rsid w:val="007D7B58"/>
+    <w:rsid w:val="007D7C18"/>
+    <w:rsid w:val="007E3207"/>
+    <w:rsid w:val="007E397A"/>
+    <w:rsid w:val="007E46FE"/>
+    <w:rsid w:val="007E5E02"/>
+    <w:rsid w:val="007E6212"/>
+    <w:rsid w:val="007E668E"/>
+    <w:rsid w:val="007E7C78"/>
+    <w:rsid w:val="007F0E9C"/>
+    <w:rsid w:val="007F141D"/>
+    <w:rsid w:val="007F192A"/>
+    <w:rsid w:val="007F2908"/>
+    <w:rsid w:val="007F4F3D"/>
+    <w:rsid w:val="007F6C1F"/>
+    <w:rsid w:val="007F7988"/>
+    <w:rsid w:val="008007A5"/>
+    <w:rsid w:val="00802CE2"/>
+    <w:rsid w:val="008038E5"/>
+    <w:rsid w:val="0080545F"/>
+    <w:rsid w:val="00806EE5"/>
+    <w:rsid w:val="0081160E"/>
+    <w:rsid w:val="00813B38"/>
+    <w:rsid w:val="00813C65"/>
+    <w:rsid w:val="00814513"/>
+    <w:rsid w:val="00814C56"/>
+    <w:rsid w:val="00815E5D"/>
+    <w:rsid w:val="00816856"/>
+    <w:rsid w:val="00821502"/>
+    <w:rsid w:val="008227C4"/>
+    <w:rsid w:val="00823A73"/>
+    <w:rsid w:val="00825138"/>
+    <w:rsid w:val="008305E2"/>
+    <w:rsid w:val="00832847"/>
+    <w:rsid w:val="00833AC8"/>
+    <w:rsid w:val="008356FA"/>
+    <w:rsid w:val="00835C0E"/>
+    <w:rsid w:val="0084060C"/>
+    <w:rsid w:val="008420C3"/>
+    <w:rsid w:val="00844121"/>
+    <w:rsid w:val="008467FD"/>
+    <w:rsid w:val="00850883"/>
+    <w:rsid w:val="008523B1"/>
+    <w:rsid w:val="00853925"/>
+    <w:rsid w:val="00855A1C"/>
+    <w:rsid w:val="00856659"/>
+    <w:rsid w:val="00857067"/>
+    <w:rsid w:val="00861019"/>
+    <w:rsid w:val="0086241E"/>
+    <w:rsid w:val="0086284C"/>
+    <w:rsid w:val="00862F08"/>
+    <w:rsid w:val="00863A4C"/>
+    <w:rsid w:val="00864214"/>
+    <w:rsid w:val="00864DFE"/>
+    <w:rsid w:val="00872A4D"/>
+    <w:rsid w:val="00873B15"/>
+    <w:rsid w:val="00874023"/>
+    <w:rsid w:val="008744CC"/>
+    <w:rsid w:val="00874785"/>
+    <w:rsid w:val="00882272"/>
+    <w:rsid w:val="00882C76"/>
+    <w:rsid w:val="00884708"/>
+    <w:rsid w:val="008858B2"/>
+    <w:rsid w:val="00886AB8"/>
+    <w:rsid w:val="00886C0B"/>
+    <w:rsid w:val="00887DF0"/>
+    <w:rsid w:val="008924BB"/>
+    <w:rsid w:val="0089278F"/>
+    <w:rsid w:val="008928E6"/>
+    <w:rsid w:val="00892B17"/>
+    <w:rsid w:val="00894F3A"/>
+    <w:rsid w:val="00895C54"/>
+    <w:rsid w:val="008979E7"/>
+    <w:rsid w:val="00897AA1"/>
+    <w:rsid w:val="008A015B"/>
+    <w:rsid w:val="008A0A5A"/>
+    <w:rsid w:val="008A1EB3"/>
+    <w:rsid w:val="008A2C5F"/>
+    <w:rsid w:val="008A61D7"/>
+    <w:rsid w:val="008B1B43"/>
+    <w:rsid w:val="008B20B3"/>
+    <w:rsid w:val="008B2114"/>
+    <w:rsid w:val="008B23D0"/>
+    <w:rsid w:val="008B3940"/>
+    <w:rsid w:val="008B4732"/>
+    <w:rsid w:val="008B7678"/>
+    <w:rsid w:val="008B787B"/>
+    <w:rsid w:val="008C3118"/>
+    <w:rsid w:val="008C7947"/>
+    <w:rsid w:val="008C7CFC"/>
+    <w:rsid w:val="008D0D36"/>
+    <w:rsid w:val="008D19E6"/>
+    <w:rsid w:val="008D1B81"/>
+    <w:rsid w:val="008D2EB3"/>
+    <w:rsid w:val="008D3AA7"/>
+    <w:rsid w:val="008D4BC8"/>
+    <w:rsid w:val="008D4CDB"/>
+    <w:rsid w:val="008D5957"/>
+    <w:rsid w:val="008D6920"/>
+    <w:rsid w:val="008D6BDA"/>
+    <w:rsid w:val="008D6F50"/>
+    <w:rsid w:val="008E025E"/>
+    <w:rsid w:val="008E7BF0"/>
+    <w:rsid w:val="008F2E09"/>
+    <w:rsid w:val="008F4F03"/>
+    <w:rsid w:val="008F5CCE"/>
+    <w:rsid w:val="008F761C"/>
+    <w:rsid w:val="00901FAC"/>
+    <w:rsid w:val="00902152"/>
+    <w:rsid w:val="00902772"/>
+    <w:rsid w:val="00902D89"/>
+    <w:rsid w:val="009032F2"/>
+    <w:rsid w:val="00906990"/>
+    <w:rsid w:val="00906ECF"/>
+    <w:rsid w:val="009079F5"/>
+    <w:rsid w:val="00913062"/>
+    <w:rsid w:val="00913457"/>
+    <w:rsid w:val="009148B2"/>
+    <w:rsid w:val="00915D90"/>
+    <w:rsid w:val="0091745C"/>
+    <w:rsid w:val="00923B6A"/>
+    <w:rsid w:val="009277CC"/>
+    <w:rsid w:val="009308BD"/>
+    <w:rsid w:val="00931E8B"/>
+    <w:rsid w:val="00932FF1"/>
+    <w:rsid w:val="00933040"/>
+    <w:rsid w:val="0093414D"/>
+    <w:rsid w:val="00934A90"/>
+    <w:rsid w:val="00942524"/>
+    <w:rsid w:val="00942A71"/>
+    <w:rsid w:val="00944E4C"/>
+    <w:rsid w:val="00946242"/>
+    <w:rsid w:val="00946E4A"/>
+    <w:rsid w:val="0094736B"/>
+    <w:rsid w:val="009555EC"/>
+    <w:rsid w:val="00955E4E"/>
+    <w:rsid w:val="00961761"/>
+    <w:rsid w:val="009625E4"/>
+    <w:rsid w:val="00963607"/>
+    <w:rsid w:val="00966E5D"/>
+    <w:rsid w:val="00966E74"/>
+    <w:rsid w:val="00966F91"/>
+    <w:rsid w:val="00967D81"/>
+    <w:rsid w:val="009733B9"/>
+    <w:rsid w:val="0097720C"/>
+    <w:rsid w:val="00981C5E"/>
+    <w:rsid w:val="009825FA"/>
+    <w:rsid w:val="00982D8B"/>
+    <w:rsid w:val="00983402"/>
+    <w:rsid w:val="00983A78"/>
+    <w:rsid w:val="00983D9C"/>
+    <w:rsid w:val="0098584D"/>
+    <w:rsid w:val="00991731"/>
+    <w:rsid w:val="0099646C"/>
+    <w:rsid w:val="009973D8"/>
+    <w:rsid w:val="009A0023"/>
+    <w:rsid w:val="009A04BD"/>
+    <w:rsid w:val="009A055E"/>
+    <w:rsid w:val="009A2814"/>
+    <w:rsid w:val="009A59D7"/>
+    <w:rsid w:val="009A6EC5"/>
+    <w:rsid w:val="009A7811"/>
+    <w:rsid w:val="009A78A9"/>
+    <w:rsid w:val="009B0150"/>
+    <w:rsid w:val="009B04F7"/>
+    <w:rsid w:val="009B1C7C"/>
+    <w:rsid w:val="009B223F"/>
+    <w:rsid w:val="009B25FC"/>
+    <w:rsid w:val="009B292A"/>
+    <w:rsid w:val="009B3432"/>
+    <w:rsid w:val="009B6474"/>
+    <w:rsid w:val="009B7A56"/>
+    <w:rsid w:val="009B7B91"/>
+    <w:rsid w:val="009C4E5A"/>
+    <w:rsid w:val="009D0998"/>
+    <w:rsid w:val="009D571A"/>
+    <w:rsid w:val="009D7053"/>
+    <w:rsid w:val="009D7179"/>
+    <w:rsid w:val="009E0B8E"/>
+    <w:rsid w:val="009E1E15"/>
+    <w:rsid w:val="009E467F"/>
+    <w:rsid w:val="009E6758"/>
+    <w:rsid w:val="009F09B7"/>
+    <w:rsid w:val="009F1074"/>
+    <w:rsid w:val="009F23EA"/>
+    <w:rsid w:val="009F452A"/>
+    <w:rsid w:val="009F6317"/>
+    <w:rsid w:val="009F7348"/>
+    <w:rsid w:val="009F785F"/>
+    <w:rsid w:val="00A03406"/>
+    <w:rsid w:val="00A035D6"/>
+    <w:rsid w:val="00A04633"/>
+    <w:rsid w:val="00A07A7A"/>
+    <w:rsid w:val="00A123FD"/>
+    <w:rsid w:val="00A14CAE"/>
+    <w:rsid w:val="00A175A1"/>
+    <w:rsid w:val="00A17D5E"/>
+    <w:rsid w:val="00A206A8"/>
+    <w:rsid w:val="00A2158A"/>
+    <w:rsid w:val="00A2268E"/>
+    <w:rsid w:val="00A22D73"/>
+    <w:rsid w:val="00A23426"/>
+    <w:rsid w:val="00A24DFE"/>
+    <w:rsid w:val="00A24F65"/>
+    <w:rsid w:val="00A26B16"/>
+    <w:rsid w:val="00A30560"/>
+    <w:rsid w:val="00A3236D"/>
+    <w:rsid w:val="00A33CF9"/>
+    <w:rsid w:val="00A3503A"/>
+    <w:rsid w:val="00A3533B"/>
+    <w:rsid w:val="00A364B2"/>
+    <w:rsid w:val="00A40C24"/>
+    <w:rsid w:val="00A44313"/>
+    <w:rsid w:val="00A45465"/>
+    <w:rsid w:val="00A45C7D"/>
+    <w:rsid w:val="00A464D4"/>
+    <w:rsid w:val="00A47D46"/>
+    <w:rsid w:val="00A513FB"/>
+    <w:rsid w:val="00A52B8E"/>
+    <w:rsid w:val="00A54796"/>
+    <w:rsid w:val="00A559C8"/>
+    <w:rsid w:val="00A55C32"/>
+    <w:rsid w:val="00A567D4"/>
+    <w:rsid w:val="00A56B5F"/>
+    <w:rsid w:val="00A62112"/>
+    <w:rsid w:val="00A663BD"/>
+    <w:rsid w:val="00A66E4B"/>
+    <w:rsid w:val="00A676D0"/>
+    <w:rsid w:val="00A703B5"/>
+    <w:rsid w:val="00A70419"/>
+    <w:rsid w:val="00A72BA8"/>
+    <w:rsid w:val="00A72FFF"/>
+    <w:rsid w:val="00A74A7F"/>
+    <w:rsid w:val="00A74C33"/>
+    <w:rsid w:val="00A763AA"/>
+    <w:rsid w:val="00A7702A"/>
+    <w:rsid w:val="00A77A3B"/>
+    <w:rsid w:val="00A861E2"/>
+    <w:rsid w:val="00A86742"/>
+    <w:rsid w:val="00A93C15"/>
+    <w:rsid w:val="00A95B25"/>
+    <w:rsid w:val="00A95C46"/>
+    <w:rsid w:val="00AA1EED"/>
+    <w:rsid w:val="00AA2ECC"/>
+    <w:rsid w:val="00AA4309"/>
+    <w:rsid w:val="00AB1EE7"/>
+    <w:rsid w:val="00AB3BE9"/>
+    <w:rsid w:val="00AB752B"/>
+    <w:rsid w:val="00AC0860"/>
+    <w:rsid w:val="00AC2C62"/>
+    <w:rsid w:val="00AC401C"/>
+    <w:rsid w:val="00AC4516"/>
+    <w:rsid w:val="00AC56C6"/>
+    <w:rsid w:val="00AC57F9"/>
+    <w:rsid w:val="00AD08B5"/>
+    <w:rsid w:val="00AD1060"/>
+    <w:rsid w:val="00AD1DBD"/>
+    <w:rsid w:val="00AD2AAF"/>
+    <w:rsid w:val="00AD341C"/>
+    <w:rsid w:val="00AD7DD1"/>
+    <w:rsid w:val="00AE0181"/>
+    <w:rsid w:val="00AE02F4"/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rsid w:val="00AE312A"/>
+    <w:rsid w:val="00AE38B5"/>
+    <w:rsid w:val="00AE4CC8"/>
+    <w:rsid w:val="00AE5394"/>
+    <w:rsid w:val="00AE754E"/>
+    <w:rsid w:val="00AF062F"/>
+    <w:rsid w:val="00AF29FB"/>
+    <w:rsid w:val="00AF2C3A"/>
+    <w:rsid w:val="00AF58A4"/>
+    <w:rsid w:val="00AF67FC"/>
+    <w:rsid w:val="00AF7CFD"/>
+    <w:rsid w:val="00B01A36"/>
+    <w:rsid w:val="00B02961"/>
+    <w:rsid w:val="00B030C9"/>
+    <w:rsid w:val="00B037F0"/>
+    <w:rsid w:val="00B041C7"/>
+    <w:rsid w:val="00B06C51"/>
+    <w:rsid w:val="00B0700B"/>
+    <w:rsid w:val="00B07883"/>
+    <w:rsid w:val="00B10BDF"/>
+    <w:rsid w:val="00B11525"/>
+    <w:rsid w:val="00B127A7"/>
+    <w:rsid w:val="00B1348F"/>
+    <w:rsid w:val="00B137EB"/>
+    <w:rsid w:val="00B13CEB"/>
+    <w:rsid w:val="00B14BAE"/>
+    <w:rsid w:val="00B169C7"/>
+    <w:rsid w:val="00B2003B"/>
+    <w:rsid w:val="00B24791"/>
+    <w:rsid w:val="00B26726"/>
+    <w:rsid w:val="00B32924"/>
+    <w:rsid w:val="00B32BF7"/>
+    <w:rsid w:val="00B34151"/>
+    <w:rsid w:val="00B34F00"/>
+    <w:rsid w:val="00B35198"/>
+    <w:rsid w:val="00B37C7C"/>
+    <w:rsid w:val="00B405A3"/>
+    <w:rsid w:val="00B4107A"/>
+    <w:rsid w:val="00B41DBD"/>
+    <w:rsid w:val="00B42053"/>
+    <w:rsid w:val="00B4467F"/>
+    <w:rsid w:val="00B450A2"/>
+    <w:rsid w:val="00B4637A"/>
+    <w:rsid w:val="00B4642B"/>
+    <w:rsid w:val="00B4646F"/>
+    <w:rsid w:val="00B539BF"/>
+    <w:rsid w:val="00B5553C"/>
+    <w:rsid w:val="00B60065"/>
+    <w:rsid w:val="00B603B3"/>
+    <w:rsid w:val="00B608FD"/>
+    <w:rsid w:val="00B60DBA"/>
+    <w:rsid w:val="00B61305"/>
+    <w:rsid w:val="00B67589"/>
+    <w:rsid w:val="00B73ACE"/>
+    <w:rsid w:val="00B745F8"/>
+    <w:rsid w:val="00B810E5"/>
+    <w:rsid w:val="00B90D68"/>
+    <w:rsid w:val="00B911C2"/>
+    <w:rsid w:val="00B91496"/>
+    <w:rsid w:val="00B916B2"/>
+    <w:rsid w:val="00B9647D"/>
+    <w:rsid w:val="00BA0579"/>
+    <w:rsid w:val="00BA3032"/>
+    <w:rsid w:val="00BA44A5"/>
+    <w:rsid w:val="00BA6ABF"/>
+    <w:rsid w:val="00BB0010"/>
+    <w:rsid w:val="00BB1AB9"/>
+    <w:rsid w:val="00BB217E"/>
+    <w:rsid w:val="00BB23E0"/>
+    <w:rsid w:val="00BB3BFB"/>
+    <w:rsid w:val="00BB3E08"/>
+    <w:rsid w:val="00BB70B6"/>
+    <w:rsid w:val="00BB74C9"/>
+    <w:rsid w:val="00BC0CD0"/>
+    <w:rsid w:val="00BC11D0"/>
+    <w:rsid w:val="00BC3CAE"/>
+    <w:rsid w:val="00BC516F"/>
+    <w:rsid w:val="00BC559C"/>
+    <w:rsid w:val="00BC5789"/>
+    <w:rsid w:val="00BC5BCD"/>
+    <w:rsid w:val="00BC5D54"/>
+    <w:rsid w:val="00BD0189"/>
+    <w:rsid w:val="00BD0EFD"/>
+    <w:rsid w:val="00BD21B2"/>
+    <w:rsid w:val="00BD3CD9"/>
+    <w:rsid w:val="00BD4575"/>
+    <w:rsid w:val="00BE34F7"/>
+    <w:rsid w:val="00BE3D82"/>
+    <w:rsid w:val="00BE424A"/>
+    <w:rsid w:val="00BE54E1"/>
+    <w:rsid w:val="00BE55CA"/>
+    <w:rsid w:val="00BF1300"/>
+    <w:rsid w:val="00BF1A05"/>
+    <w:rsid w:val="00BF234C"/>
+    <w:rsid w:val="00BF26C9"/>
+    <w:rsid w:val="00BF2817"/>
+    <w:rsid w:val="00BF3071"/>
+    <w:rsid w:val="00BF3205"/>
+    <w:rsid w:val="00BF6655"/>
+    <w:rsid w:val="00BF67E9"/>
+    <w:rsid w:val="00BF70D2"/>
+    <w:rsid w:val="00C00215"/>
+    <w:rsid w:val="00C02F97"/>
+    <w:rsid w:val="00C03596"/>
+    <w:rsid w:val="00C07B3C"/>
+    <w:rsid w:val="00C1121B"/>
+    <w:rsid w:val="00C17522"/>
+    <w:rsid w:val="00C2019A"/>
+    <w:rsid w:val="00C2125E"/>
+    <w:rsid w:val="00C21B64"/>
+    <w:rsid w:val="00C24BE3"/>
+    <w:rsid w:val="00C24F43"/>
+    <w:rsid w:val="00C25E32"/>
+    <w:rsid w:val="00C30A56"/>
+    <w:rsid w:val="00C33303"/>
+    <w:rsid w:val="00C34584"/>
+    <w:rsid w:val="00C3483F"/>
+    <w:rsid w:val="00C4091A"/>
+    <w:rsid w:val="00C42169"/>
+    <w:rsid w:val="00C44452"/>
+    <w:rsid w:val="00C4763E"/>
+    <w:rsid w:val="00C47D8D"/>
+    <w:rsid w:val="00C50325"/>
+    <w:rsid w:val="00C526AF"/>
+    <w:rsid w:val="00C534E3"/>
+    <w:rsid w:val="00C5550A"/>
+    <w:rsid w:val="00C56217"/>
+    <w:rsid w:val="00C564B4"/>
+    <w:rsid w:val="00C573E7"/>
+    <w:rsid w:val="00C61051"/>
+    <w:rsid w:val="00C639B7"/>
+    <w:rsid w:val="00C63A8A"/>
+    <w:rsid w:val="00C655D2"/>
+    <w:rsid w:val="00C6566D"/>
+    <w:rsid w:val="00C66A7D"/>
+    <w:rsid w:val="00C74B13"/>
+    <w:rsid w:val="00C764A9"/>
+    <w:rsid w:val="00C76B6F"/>
+    <w:rsid w:val="00C77BF9"/>
+    <w:rsid w:val="00C820DF"/>
+    <w:rsid w:val="00C85720"/>
+    <w:rsid w:val="00C865D2"/>
+    <w:rsid w:val="00C91C99"/>
+    <w:rsid w:val="00C93F58"/>
+    <w:rsid w:val="00C96D44"/>
+    <w:rsid w:val="00CA17C5"/>
+    <w:rsid w:val="00CA23D9"/>
+    <w:rsid w:val="00CA37E8"/>
+    <w:rsid w:val="00CA3C0C"/>
+    <w:rsid w:val="00CA4FD7"/>
+    <w:rsid w:val="00CA6A41"/>
+    <w:rsid w:val="00CA7AD0"/>
+    <w:rsid w:val="00CB129B"/>
+    <w:rsid w:val="00CB2286"/>
+    <w:rsid w:val="00CB2AA7"/>
+    <w:rsid w:val="00CB3CEE"/>
+    <w:rsid w:val="00CB4AC8"/>
+    <w:rsid w:val="00CB62C6"/>
+    <w:rsid w:val="00CC0F08"/>
+    <w:rsid w:val="00CC10DF"/>
+    <w:rsid w:val="00CC65D8"/>
+    <w:rsid w:val="00CC7F01"/>
+    <w:rsid w:val="00CD0788"/>
+    <w:rsid w:val="00CD0FF3"/>
+    <w:rsid w:val="00CD16AD"/>
+    <w:rsid w:val="00CD183A"/>
+    <w:rsid w:val="00CD4F62"/>
+    <w:rsid w:val="00CD59E3"/>
+    <w:rsid w:val="00CD6501"/>
+    <w:rsid w:val="00CD6CF9"/>
+    <w:rsid w:val="00CD70D6"/>
+    <w:rsid w:val="00CE0ED1"/>
+    <w:rsid w:val="00CE2084"/>
+    <w:rsid w:val="00CE282C"/>
+    <w:rsid w:val="00CE4A32"/>
+    <w:rsid w:val="00CE6251"/>
+    <w:rsid w:val="00CE7029"/>
+    <w:rsid w:val="00CF129C"/>
+    <w:rsid w:val="00CF157A"/>
+    <w:rsid w:val="00CF23D6"/>
+    <w:rsid w:val="00CF2931"/>
+    <w:rsid w:val="00CF2BEC"/>
+    <w:rsid w:val="00CF2E00"/>
+    <w:rsid w:val="00CF5D18"/>
+    <w:rsid w:val="00D00E0D"/>
+    <w:rsid w:val="00D026C1"/>
+    <w:rsid w:val="00D05990"/>
+    <w:rsid w:val="00D06092"/>
+    <w:rsid w:val="00D06967"/>
+    <w:rsid w:val="00D13597"/>
+    <w:rsid w:val="00D15675"/>
+    <w:rsid w:val="00D166AF"/>
+    <w:rsid w:val="00D2027B"/>
+    <w:rsid w:val="00D2128B"/>
+    <w:rsid w:val="00D22091"/>
+    <w:rsid w:val="00D25A76"/>
+    <w:rsid w:val="00D26FE6"/>
+    <w:rsid w:val="00D27A4D"/>
+    <w:rsid w:val="00D33045"/>
+    <w:rsid w:val="00D3335C"/>
+    <w:rsid w:val="00D33B6A"/>
+    <w:rsid w:val="00D3485A"/>
+    <w:rsid w:val="00D351A3"/>
+    <w:rsid w:val="00D35374"/>
+    <w:rsid w:val="00D41AF9"/>
+    <w:rsid w:val="00D43CE8"/>
+    <w:rsid w:val="00D43D1F"/>
+    <w:rsid w:val="00D43D71"/>
+    <w:rsid w:val="00D4425A"/>
+    <w:rsid w:val="00D45B5A"/>
+    <w:rsid w:val="00D5161F"/>
+    <w:rsid w:val="00D52372"/>
+    <w:rsid w:val="00D5308F"/>
+    <w:rsid w:val="00D55451"/>
+    <w:rsid w:val="00D57D7F"/>
+    <w:rsid w:val="00D61168"/>
+    <w:rsid w:val="00D62B4E"/>
+    <w:rsid w:val="00D6321E"/>
+    <w:rsid w:val="00D65373"/>
+    <w:rsid w:val="00D67D71"/>
+    <w:rsid w:val="00D73997"/>
+    <w:rsid w:val="00D73FCD"/>
+    <w:rsid w:val="00D76AD1"/>
+    <w:rsid w:val="00D76B60"/>
+    <w:rsid w:val="00D77844"/>
+    <w:rsid w:val="00D85B3B"/>
+    <w:rsid w:val="00D868FD"/>
+    <w:rsid w:val="00D87217"/>
+    <w:rsid w:val="00D91966"/>
+    <w:rsid w:val="00D91AA8"/>
+    <w:rsid w:val="00D932F4"/>
+    <w:rsid w:val="00DA1827"/>
+    <w:rsid w:val="00DA263A"/>
+    <w:rsid w:val="00DA35C2"/>
+    <w:rsid w:val="00DA7123"/>
+    <w:rsid w:val="00DA7896"/>
+    <w:rsid w:val="00DB0B69"/>
+    <w:rsid w:val="00DB12F6"/>
+    <w:rsid w:val="00DB26CE"/>
+    <w:rsid w:val="00DB4F3A"/>
+    <w:rsid w:val="00DB5866"/>
+    <w:rsid w:val="00DB6F98"/>
+    <w:rsid w:val="00DC1A32"/>
+    <w:rsid w:val="00DC3A81"/>
+    <w:rsid w:val="00DC3DC8"/>
+    <w:rsid w:val="00DD0508"/>
+    <w:rsid w:val="00DD055A"/>
+    <w:rsid w:val="00DD24FD"/>
+    <w:rsid w:val="00DD3547"/>
+    <w:rsid w:val="00DD41B6"/>
+    <w:rsid w:val="00DD4AC7"/>
+    <w:rsid w:val="00DD697A"/>
+    <w:rsid w:val="00DE1A1C"/>
+    <w:rsid w:val="00DE3353"/>
+    <w:rsid w:val="00DE4AA5"/>
+    <w:rsid w:val="00DE606B"/>
+    <w:rsid w:val="00DE66F6"/>
+    <w:rsid w:val="00DE67CB"/>
+    <w:rsid w:val="00DE6F06"/>
+    <w:rsid w:val="00DF15CA"/>
+    <w:rsid w:val="00DF15D1"/>
+    <w:rsid w:val="00DF2709"/>
+    <w:rsid w:val="00DF3185"/>
+    <w:rsid w:val="00DF369C"/>
+    <w:rsid w:val="00E00445"/>
+    <w:rsid w:val="00E00E42"/>
+    <w:rsid w:val="00E01499"/>
+    <w:rsid w:val="00E02483"/>
+    <w:rsid w:val="00E035F4"/>
+    <w:rsid w:val="00E0377A"/>
+    <w:rsid w:val="00E06C7D"/>
+    <w:rsid w:val="00E07453"/>
+    <w:rsid w:val="00E07932"/>
+    <w:rsid w:val="00E10002"/>
+    <w:rsid w:val="00E12404"/>
+    <w:rsid w:val="00E13C21"/>
+    <w:rsid w:val="00E140A2"/>
+    <w:rsid w:val="00E148A1"/>
+    <w:rsid w:val="00E154FF"/>
+    <w:rsid w:val="00E160D8"/>
+    <w:rsid w:val="00E16100"/>
+    <w:rsid w:val="00E2002D"/>
+    <w:rsid w:val="00E21888"/>
+    <w:rsid w:val="00E21CBB"/>
+    <w:rsid w:val="00E220F6"/>
+    <w:rsid w:val="00E22AF6"/>
+    <w:rsid w:val="00E23ABE"/>
+    <w:rsid w:val="00E2409A"/>
+    <w:rsid w:val="00E24B3B"/>
+    <w:rsid w:val="00E2536A"/>
+    <w:rsid w:val="00E262DB"/>
+    <w:rsid w:val="00E27357"/>
+    <w:rsid w:val="00E306EE"/>
+    <w:rsid w:val="00E308AC"/>
+    <w:rsid w:val="00E31988"/>
+    <w:rsid w:val="00E33183"/>
+    <w:rsid w:val="00E33E62"/>
+    <w:rsid w:val="00E356E3"/>
+    <w:rsid w:val="00E364AE"/>
+    <w:rsid w:val="00E42C81"/>
+    <w:rsid w:val="00E43748"/>
+    <w:rsid w:val="00E43D5F"/>
+    <w:rsid w:val="00E44928"/>
+    <w:rsid w:val="00E53460"/>
+    <w:rsid w:val="00E55ED9"/>
+    <w:rsid w:val="00E65680"/>
+    <w:rsid w:val="00E677EF"/>
+    <w:rsid w:val="00E71C53"/>
+    <w:rsid w:val="00E74439"/>
+    <w:rsid w:val="00E77825"/>
+    <w:rsid w:val="00E81441"/>
+    <w:rsid w:val="00E8208E"/>
+    <w:rsid w:val="00E83106"/>
+    <w:rsid w:val="00E858C3"/>
+    <w:rsid w:val="00E8602C"/>
+    <w:rsid w:val="00E8609B"/>
+    <w:rsid w:val="00E87AA3"/>
+    <w:rsid w:val="00E906B7"/>
+    <w:rsid w:val="00E90E1B"/>
+    <w:rsid w:val="00E9351E"/>
+    <w:rsid w:val="00E936F5"/>
+    <w:rsid w:val="00E93B1C"/>
+    <w:rsid w:val="00E93EF0"/>
+    <w:rsid w:val="00E94375"/>
+    <w:rsid w:val="00E95028"/>
+    <w:rsid w:val="00E973EB"/>
+    <w:rsid w:val="00E97D55"/>
+    <w:rsid w:val="00EA088E"/>
+    <w:rsid w:val="00EA214D"/>
+    <w:rsid w:val="00EA57A3"/>
+    <w:rsid w:val="00EA79EE"/>
+    <w:rsid w:val="00EB07C1"/>
+    <w:rsid w:val="00EB24C0"/>
+    <w:rsid w:val="00EB2CEF"/>
+    <w:rsid w:val="00EB34E7"/>
+    <w:rsid w:val="00EB34E9"/>
+    <w:rsid w:val="00EB3AEA"/>
+    <w:rsid w:val="00EB56F6"/>
+    <w:rsid w:val="00EB728B"/>
+    <w:rsid w:val="00EC1714"/>
+    <w:rsid w:val="00EC3E0C"/>
+    <w:rsid w:val="00EC553A"/>
+    <w:rsid w:val="00EC6781"/>
+    <w:rsid w:val="00ED236F"/>
+    <w:rsid w:val="00ED2B59"/>
+    <w:rsid w:val="00ED3486"/>
+    <w:rsid w:val="00ED35CE"/>
+    <w:rsid w:val="00ED415A"/>
+    <w:rsid w:val="00ED6B21"/>
+    <w:rsid w:val="00EE2CE5"/>
+    <w:rsid w:val="00EE491A"/>
+    <w:rsid w:val="00EE534B"/>
+    <w:rsid w:val="00EE6AE7"/>
+    <w:rsid w:val="00EF10B3"/>
+    <w:rsid w:val="00EF12A8"/>
+    <w:rsid w:val="00EF1F75"/>
+    <w:rsid w:val="00EF2508"/>
+    <w:rsid w:val="00EF7D4A"/>
+    <w:rsid w:val="00EF7E5D"/>
+    <w:rsid w:val="00F00566"/>
+    <w:rsid w:val="00F02856"/>
+    <w:rsid w:val="00F0288F"/>
+    <w:rsid w:val="00F03117"/>
+    <w:rsid w:val="00F1245D"/>
+    <w:rsid w:val="00F14260"/>
+    <w:rsid w:val="00F148AC"/>
+    <w:rsid w:val="00F15ABA"/>
+    <w:rsid w:val="00F16920"/>
+    <w:rsid w:val="00F17085"/>
+    <w:rsid w:val="00F176BE"/>
+    <w:rsid w:val="00F235E8"/>
+    <w:rsid w:val="00F2454D"/>
+    <w:rsid w:val="00F24C7C"/>
+    <w:rsid w:val="00F253A2"/>
+    <w:rsid w:val="00F3121F"/>
+    <w:rsid w:val="00F31838"/>
+    <w:rsid w:val="00F33E37"/>
+    <w:rsid w:val="00F34682"/>
+    <w:rsid w:val="00F3492C"/>
+    <w:rsid w:val="00F3495D"/>
+    <w:rsid w:val="00F36523"/>
+    <w:rsid w:val="00F3787C"/>
+    <w:rsid w:val="00F42D2E"/>
+    <w:rsid w:val="00F4399D"/>
+    <w:rsid w:val="00F43F9C"/>
+    <w:rsid w:val="00F4477B"/>
+    <w:rsid w:val="00F45447"/>
+    <w:rsid w:val="00F47649"/>
+    <w:rsid w:val="00F5356A"/>
+    <w:rsid w:val="00F6481F"/>
+    <w:rsid w:val="00F66F50"/>
+    <w:rsid w:val="00F67C0E"/>
+    <w:rsid w:val="00F702B5"/>
+    <w:rsid w:val="00F729CA"/>
+    <w:rsid w:val="00F765AF"/>
+    <w:rsid w:val="00F76B1C"/>
+    <w:rsid w:val="00F77E01"/>
+    <w:rsid w:val="00F811F5"/>
+    <w:rsid w:val="00F8147D"/>
+    <w:rsid w:val="00F82EB5"/>
+    <w:rsid w:val="00F9094E"/>
+    <w:rsid w:val="00F90CD0"/>
+    <w:rsid w:val="00F912A3"/>
+    <w:rsid w:val="00F91A09"/>
+    <w:rsid w:val="00F91BD0"/>
+    <w:rsid w:val="00F92190"/>
+    <w:rsid w:val="00F927D2"/>
+    <w:rsid w:val="00F9316E"/>
+    <w:rsid w:val="00F93394"/>
+    <w:rsid w:val="00F94A3A"/>
+    <w:rsid w:val="00F9618D"/>
+    <w:rsid w:val="00F9735D"/>
+    <w:rsid w:val="00F973CF"/>
+    <w:rsid w:val="00F9745D"/>
+    <w:rsid w:val="00FA0F0F"/>
+    <w:rsid w:val="00FA0F1D"/>
+    <w:rsid w:val="00FA3436"/>
+    <w:rsid w:val="00FA3E73"/>
+    <w:rsid w:val="00FA3EAA"/>
+    <w:rsid w:val="00FA654F"/>
+    <w:rsid w:val="00FA6E9C"/>
+    <w:rsid w:val="00FA7D10"/>
+    <w:rsid w:val="00FB1E68"/>
+    <w:rsid w:val="00FB67EB"/>
+    <w:rsid w:val="00FC26BE"/>
+    <w:rsid w:val="00FC4801"/>
+    <w:rsid w:val="00FD2E97"/>
+    <w:rsid w:val="00FD3799"/>
+    <w:rsid w:val="00FD426E"/>
+    <w:rsid w:val="00FD56BB"/>
+    <w:rsid w:val="00FD5893"/>
+    <w:rsid w:val="00FD5EE9"/>
+    <w:rsid w:val="00FD63B9"/>
+    <w:rsid w:val="00FD685C"/>
+    <w:rsid w:val="00FE2408"/>
+    <w:rsid w:val="00FE2972"/>
+    <w:rsid w:val="00FE3D89"/>
+    <w:rsid w:val="00FE4DE9"/>
+    <w:rsid w:val="00FE6BC0"/>
+    <w:rsid w:val="00FE7F76"/>
+    <w:rsid w:val="00FF2799"/>
+    <w:rsid w:val="00FF45F2"/>
+    <w:rsid w:val="00FF6ABD"/>
+    <w:rsid w:val="00FF78E9"/>
+    <w:rsid w:val="01F9CBAE"/>
+    <w:rsid w:val="032CDAF3"/>
+    <w:rsid w:val="037CBC07"/>
+    <w:rsid w:val="03AB5020"/>
+    <w:rsid w:val="03D458E6"/>
+    <w:rsid w:val="047053A2"/>
+    <w:rsid w:val="04C9002D"/>
+    <w:rsid w:val="04CA8BE5"/>
+    <w:rsid w:val="04F12D6F"/>
+    <w:rsid w:val="0599FF3F"/>
+    <w:rsid w:val="0929FF86"/>
+    <w:rsid w:val="09A1ED7E"/>
+    <w:rsid w:val="09FF72A0"/>
+    <w:rsid w:val="0A417376"/>
+    <w:rsid w:val="0AAA9378"/>
+    <w:rsid w:val="0ACEE852"/>
+    <w:rsid w:val="0BD226FB"/>
+    <w:rsid w:val="0E51B99C"/>
+    <w:rsid w:val="0E69350A"/>
+    <w:rsid w:val="0F51F368"/>
+    <w:rsid w:val="1194EC15"/>
+    <w:rsid w:val="126632CF"/>
+    <w:rsid w:val="13989BFC"/>
+    <w:rsid w:val="155B97DA"/>
+    <w:rsid w:val="15B59CDF"/>
+    <w:rsid w:val="16C1F0C4"/>
+    <w:rsid w:val="17501DB7"/>
+    <w:rsid w:val="17C050F1"/>
+    <w:rsid w:val="187A3832"/>
+    <w:rsid w:val="18925837"/>
+    <w:rsid w:val="18A8FCC6"/>
+    <w:rsid w:val="18E10230"/>
+    <w:rsid w:val="1963B0C2"/>
+    <w:rsid w:val="19A3DB41"/>
+    <w:rsid w:val="1A636309"/>
+    <w:rsid w:val="1A8F8E78"/>
+    <w:rsid w:val="1AB4A6ED"/>
+    <w:rsid w:val="1AB6511B"/>
+    <w:rsid w:val="1ACB53E0"/>
+    <w:rsid w:val="1B33D653"/>
+    <w:rsid w:val="1C634E77"/>
+    <w:rsid w:val="1C7B30FE"/>
+    <w:rsid w:val="1CD6AE0A"/>
+    <w:rsid w:val="1CE8400E"/>
+    <w:rsid w:val="1CEDF605"/>
+    <w:rsid w:val="1E47E22D"/>
+    <w:rsid w:val="1E8B61FE"/>
+    <w:rsid w:val="1EC9A7FF"/>
+    <w:rsid w:val="1F0F0F6B"/>
+    <w:rsid w:val="1F161CBE"/>
+    <w:rsid w:val="1F44EB66"/>
+    <w:rsid w:val="1F7EAED5"/>
+    <w:rsid w:val="2052A0B4"/>
+    <w:rsid w:val="21524CE0"/>
+    <w:rsid w:val="21F4052E"/>
+    <w:rsid w:val="231B37A5"/>
+    <w:rsid w:val="23D57D35"/>
+    <w:rsid w:val="246AB9CB"/>
+    <w:rsid w:val="24954DB4"/>
+    <w:rsid w:val="25AAC8D3"/>
+    <w:rsid w:val="26A3D855"/>
+    <w:rsid w:val="2716A9AC"/>
+    <w:rsid w:val="27D3D748"/>
+    <w:rsid w:val="28FF18D4"/>
+    <w:rsid w:val="2964A19F"/>
+    <w:rsid w:val="29A26203"/>
+    <w:rsid w:val="29B48F39"/>
+    <w:rsid w:val="2A3FACC3"/>
+    <w:rsid w:val="2A492648"/>
+    <w:rsid w:val="2A8CAB78"/>
+    <w:rsid w:val="2CF7868F"/>
+    <w:rsid w:val="2D0EE3BF"/>
+    <w:rsid w:val="2E121301"/>
+    <w:rsid w:val="2E717E1F"/>
+    <w:rsid w:val="2EAC8D18"/>
+    <w:rsid w:val="3189C767"/>
+    <w:rsid w:val="3293A5EC"/>
+    <w:rsid w:val="33B31356"/>
+    <w:rsid w:val="33BBA828"/>
+    <w:rsid w:val="345D27E6"/>
+    <w:rsid w:val="3494E766"/>
+    <w:rsid w:val="35E4871F"/>
+    <w:rsid w:val="35FA6D55"/>
+    <w:rsid w:val="361C2F55"/>
+    <w:rsid w:val="3644F92F"/>
+    <w:rsid w:val="3890ED83"/>
+    <w:rsid w:val="39088A0D"/>
+    <w:rsid w:val="39FB3D3B"/>
+    <w:rsid w:val="3AD15B88"/>
+    <w:rsid w:val="3BCCB367"/>
+    <w:rsid w:val="3C5872F4"/>
+    <w:rsid w:val="3C786E31"/>
+    <w:rsid w:val="3D03BC6C"/>
+    <w:rsid w:val="3D50C650"/>
+    <w:rsid w:val="3DB04040"/>
+    <w:rsid w:val="3E57F653"/>
+    <w:rsid w:val="41210936"/>
+    <w:rsid w:val="41543C19"/>
+    <w:rsid w:val="41D52CEC"/>
+    <w:rsid w:val="41DB5AA5"/>
+    <w:rsid w:val="43CD1D92"/>
+    <w:rsid w:val="44CC3084"/>
+    <w:rsid w:val="45010181"/>
+    <w:rsid w:val="45038187"/>
+    <w:rsid w:val="4543D56F"/>
+    <w:rsid w:val="46B0F6A2"/>
+    <w:rsid w:val="472CCB09"/>
+    <w:rsid w:val="47301D25"/>
+    <w:rsid w:val="481D9BBD"/>
+    <w:rsid w:val="488C161D"/>
+    <w:rsid w:val="49C8C81B"/>
+    <w:rsid w:val="4B73A0DC"/>
+    <w:rsid w:val="4BC7880C"/>
+    <w:rsid w:val="4BC9F259"/>
+    <w:rsid w:val="4D6508EE"/>
+    <w:rsid w:val="4F72649E"/>
+    <w:rsid w:val="51105323"/>
+    <w:rsid w:val="522F1E20"/>
+    <w:rsid w:val="52D9F247"/>
+    <w:rsid w:val="54518104"/>
+    <w:rsid w:val="54616F70"/>
+    <w:rsid w:val="54C9F4E2"/>
+    <w:rsid w:val="54CB7486"/>
+    <w:rsid w:val="555ED5B3"/>
+    <w:rsid w:val="55EDDFE6"/>
+    <w:rsid w:val="56286955"/>
+    <w:rsid w:val="57E9C6C4"/>
+    <w:rsid w:val="5854787B"/>
+    <w:rsid w:val="5919E3D7"/>
+    <w:rsid w:val="59F7838B"/>
+    <w:rsid w:val="5A8BE6E9"/>
+    <w:rsid w:val="5B2B8902"/>
+    <w:rsid w:val="5BB422C2"/>
+    <w:rsid w:val="5E1DBA3A"/>
+    <w:rsid w:val="5E494E81"/>
+    <w:rsid w:val="5E54F173"/>
+    <w:rsid w:val="5FB793E6"/>
+    <w:rsid w:val="60B8170C"/>
+    <w:rsid w:val="6169A134"/>
+    <w:rsid w:val="61BB3296"/>
+    <w:rsid w:val="61D5ADEB"/>
+    <w:rsid w:val="624523F6"/>
+    <w:rsid w:val="64AA772C"/>
+    <w:rsid w:val="6579D349"/>
+    <w:rsid w:val="662B8704"/>
+    <w:rsid w:val="674DB94F"/>
+    <w:rsid w:val="685820C0"/>
+    <w:rsid w:val="688A4326"/>
+    <w:rsid w:val="68B4AAC9"/>
+    <w:rsid w:val="692F9F3B"/>
+    <w:rsid w:val="699F6B3B"/>
+    <w:rsid w:val="6B00A858"/>
+    <w:rsid w:val="6B1ED1AD"/>
+    <w:rsid w:val="6BB51446"/>
+    <w:rsid w:val="6BE02F3E"/>
+    <w:rsid w:val="6C07C462"/>
+    <w:rsid w:val="6C98493A"/>
+    <w:rsid w:val="6C9FCB85"/>
+    <w:rsid w:val="6D065678"/>
+    <w:rsid w:val="6D0CA6C5"/>
+    <w:rsid w:val="6D12A241"/>
+    <w:rsid w:val="6DBB1710"/>
+    <w:rsid w:val="6E5318AF"/>
+    <w:rsid w:val="6F368A00"/>
+    <w:rsid w:val="70214E4B"/>
+    <w:rsid w:val="703ED1A7"/>
+    <w:rsid w:val="7077C622"/>
+    <w:rsid w:val="7179448B"/>
+    <w:rsid w:val="718E6F7C"/>
+    <w:rsid w:val="72E9E74B"/>
+    <w:rsid w:val="736FAC5A"/>
+    <w:rsid w:val="73F09742"/>
+    <w:rsid w:val="741194B3"/>
+    <w:rsid w:val="74AA8120"/>
+    <w:rsid w:val="74DDBFA6"/>
+    <w:rsid w:val="753DE2A3"/>
+    <w:rsid w:val="75A76F7E"/>
+    <w:rsid w:val="763A1CFB"/>
+    <w:rsid w:val="7642FFDA"/>
+    <w:rsid w:val="7855FA0F"/>
+    <w:rsid w:val="78760333"/>
+    <w:rsid w:val="79BBA9AC"/>
+    <w:rsid w:val="79CC34EB"/>
+    <w:rsid w:val="7A19796D"/>
+    <w:rsid w:val="7C6B6D93"/>
+    <w:rsid w:val="7DC8AF12"/>
+    <w:rsid w:val="7E484EA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
-    <m:wrapRight/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5AFFCC21"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...130 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:locked="0" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:locked="0" w:uiPriority="10"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="0" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="0" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:locked="0" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="0" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:locked="0" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:locked="0" w:uiPriority="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:locked="0" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:locked="0" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="0" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="0" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="0" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="0" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="0" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="0" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Brdtext"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D36A71"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:keepLines/>
+      <w:spacing w:before="396" w:after="132" w:line="396" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Brdtext"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE5126"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="0035762E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:contextualSpacing/>
+      <w:keepLines/>
+      <w:spacing w:before="308" w:after="103" w:line="308" w:lineRule="exact"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Brdtext"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE5126"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:contextualSpacing/>
+      <w:keepLines/>
+      <w:spacing w:before="264" w:after="88" w:line="264" w:lineRule="exact"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Brdtext"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE5126"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:contextualSpacing/>
+      <w:keepLines/>
+      <w:spacing w:before="78" w:after="26" w:line="220" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00D87217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:szCs w:val="28"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+      <w:iCs/>
+      <w:caps/>
+      <w:color w:val="807000" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0035762E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D87217"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps/>
+      <w:color w:val="807000" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BrdtextChar"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="BFA700" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="BFA700" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="BFA700" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="BFA700" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="BFA700" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="BFA700" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="002E10FA"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00A26B16"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:before="20" w:after="40" w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A26B16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002F54F3"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00A26B16"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A26B16"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:rsid w:val="00AE4E4A"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
+    <w:rsid w:val="00A26B16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="005552F5"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:locked/>
+    <w:rsid w:val="00AE2F05"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D7652D"/>
-[...8 lines deleted...]
-    <w:rsid w:val="0008546D"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00D87217"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:locked/>
+    <w:rsid w:val="00D87217"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:locked/>
+    <w:rsid w:val="00D87217"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:locked/>
+    <w:rsid w:val="00D87217"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:locked/>
+    <w:rsid w:val="00D87217"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00D87217"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:b w:val="0"/>
+      <w:color w:val="BFA700" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-Normal">
+    <w:name w:val="LNU-Normal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="LNU-NormalChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F34DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-NormalChar">
+    <w:name w:val="LNU-Normal Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="LNU-Normal"/>
+    <w:rsid w:val="005F34DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-Heading1">
+    <w:name w:val="LNU-Heading 1"/>
+    <w:basedOn w:val="LNU-Normal"/>
+    <w:next w:val="LNU-NormalTimes11"/>
+    <w:link w:val="LNU-Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F34DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="396" w:after="132" w:line="396" w:lineRule="exact"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-Heading1Char">
+    <w:name w:val="LNU-Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="LNU-Heading1"/>
+    <w:rsid w:val="005F34DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-NoSpace9">
+    <w:name w:val="LNU-No Space 9"/>
+    <w:basedOn w:val="LNU-Normal"/>
+    <w:link w:val="LNU-NoSpace9Char"/>
+    <w:rsid w:val="009B292A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="243" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-NoSpace9Char">
+    <w:name w:val="LNU-No Space 9 Char"/>
+    <w:basedOn w:val="LNU-NormalChar"/>
+    <w:link w:val="LNU-NoSpace9"/>
+    <w:rsid w:val="009B292A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-Heading2">
+    <w:name w:val="LNU-Heading 2"/>
+    <w:basedOn w:val="LNU-Normal"/>
+    <w:next w:val="LNU-NormalTimes11"/>
+    <w:link w:val="LNU-Heading2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035762E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="308" w:after="103" w:line="308" w:lineRule="exact"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-Heading2Char">
+    <w:name w:val="LNU-Heading 2 Char"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:link w:val="LNU-Heading2"/>
+    <w:rsid w:val="0035762E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-Heading3">
+    <w:name w:val="LNU-Heading 3"/>
+    <w:basedOn w:val="LNU-Normal"/>
+    <w:next w:val="LNU-NormalTimes11"/>
+    <w:link w:val="LNU-Heading3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035762E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="264" w:after="88" w:line="308" w:lineRule="exact"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-Heading3Char">
+    <w:name w:val="LNU-Heading 3 Char"/>
+    <w:basedOn w:val="Heading4Char"/>
+    <w:link w:val="LNU-Heading3"/>
+    <w:rsid w:val="0035762E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-Heading4">
+    <w:name w:val="LNU-Heading 4"/>
+    <w:basedOn w:val="LNU-Normal"/>
+    <w:next w:val="LNU-NormalTimes11"/>
+    <w:link w:val="LNU-Heading4Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D7B02"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="220" w:after="73" w:line="220" w:lineRule="exact"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-Heading4Char">
+    <w:name w:val="LNU-Heading 4 Char"/>
+    <w:basedOn w:val="LNU-NormalChar"/>
+    <w:link w:val="LNU-Heading4"/>
+    <w:rsid w:val="004D7B02"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-NoSpace10">
+    <w:name w:val="LNU-No Space 10"/>
+    <w:basedOn w:val="LNU-NoSpace9"/>
+    <w:link w:val="LNU-NoSpace10Char"/>
+    <w:rsid w:val="00983D9C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-NoSpace10Char">
+    <w:name w:val="LNU-No Space 10 Char"/>
+    <w:basedOn w:val="LNU-NoSpace9Char"/>
+    <w:link w:val="LNU-NoSpace10"/>
+    <w:rsid w:val="00983D9C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-NormalTimes10">
+    <w:name w:val="LNU-Normal Times 10"/>
+    <w:basedOn w:val="LNU-Normal"/>
+    <w:link w:val="LNU-NormalTimes10Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A04BD"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="22"/>
-[...9 lines deleted...]
-      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-NormalTimes10Char">
+    <w:name w:val="LNU-Normal Times 10 Char"/>
+    <w:basedOn w:val="LNU-NormalChar"/>
+    <w:link w:val="LNU-NormalTimes10"/>
+    <w:rsid w:val="009A04BD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:rsid w:val="00824B5F"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-Reciever">
+    <w:name w:val="LNU-Reciever"/>
+    <w:basedOn w:val="LNU-NoSpace9"/>
+    <w:link w:val="LNU-RecieverChar"/>
+    <w:rsid w:val="000A3D3B"/>
     <w:pPr>
-      <w:spacing w:line="620" w:lineRule="exact"/>
+      <w:ind w:left="113"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-      <w:color w:val="919295"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-RecieverChar">
+    <w:name w:val="LNU-Reciever Char"/>
+    <w:basedOn w:val="LNU-NoSpace9Char"/>
+    <w:link w:val="LNU-Reciever"/>
+    <w:rsid w:val="000A3D3B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-Titelrubrik1">
+    <w:name w:val="LNU-Titelrubrik 1"/>
+    <w:basedOn w:val="LNU-Normal"/>
+    <w:link w:val="LNU-Titelrubrik1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C0D82"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="660" w:lineRule="exact"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="60"/>
+      <w:szCs w:val="60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-Titelrubrik1Char">
+    <w:name w:val="LNU-Titelrubrik 1 Char"/>
+    <w:basedOn w:val="LNU-NormalChar"/>
+    <w:link w:val="LNU-Titelrubrik1"/>
+    <w:rsid w:val="001C0D82"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="60"/>
+      <w:szCs w:val="60"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-Titelrubrik2">
+    <w:name w:val="LNU-Titelrubrik 2"/>
+    <w:basedOn w:val="LNU-Normal"/>
+    <w:next w:val="LNU-Normal"/>
+    <w:link w:val="LNU-Titelrubrik2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="001705BA"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="103" w:line="308" w:lineRule="exact"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrRubrik">
-[...26 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-Titelrubrik2Char">
+    <w:name w:val="LNU-Titelrubrik 2 Char"/>
+    <w:basedOn w:val="LNU-NormalChar"/>
+    <w:link w:val="LNU-Titelrubrik2"/>
+    <w:rsid w:val="001705BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="28"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00555DEF"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="002F6819"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="underscore" w:pos="8505"/>
+        <w:tab w:val="left" w:pos="284"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="7797"/>
       </w:tabs>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="113" w:after="0" w:line="253" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-    </w:rPr>
-[...23 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F355A0"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="002F6819"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="7797"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="253" w:lineRule="exact"/>
+      <w:ind w:left="227"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00AB7FEC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00F43F9C"/>
+    <w:rPr>
+      <w:color w:val="5D4FB1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-TOCRubrik">
+    <w:name w:val="LNU-TOC Rubrik"/>
+    <w:basedOn w:val="LNU-Normal"/>
+    <w:link w:val="LNU-TOCRubrikChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D7053"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="396" w:after="132" w:line="253" w:lineRule="exact"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00AB7FEC"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-TOCRubrikChar">
+    <w:name w:val="LNU-TOC Rubrik Char"/>
+    <w:basedOn w:val="LNU-NormalChar"/>
+    <w:link w:val="LNU-TOCRubrik"/>
+    <w:rsid w:val="009D7053"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-TOC1">
+    <w:name w:val="LNU-TOC 1"/>
+    <w:basedOn w:val="LNU-Normal"/>
+    <w:link w:val="LNU-TOC1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00983402"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="113" w:after="0" w:line="253" w:lineRule="exact"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...19 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-TOC1Char">
+    <w:name w:val="LNU-TOC 1 Char"/>
+    <w:basedOn w:val="LNU-NormalChar"/>
+    <w:link w:val="LNU-TOC1"/>
+    <w:rsid w:val="00983402"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-TOC2">
+    <w:name w:val="LNU-TOC 2"/>
+    <w:basedOn w:val="LNU-TOC1"/>
+    <w:link w:val="LNU-TOC2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00983402"/>
+    <w:pPr>
+      <w:spacing w:before="0"/>
+      <w:ind w:left="227"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-TOC2Char">
+    <w:name w:val="LNU-TOC 2 Char"/>
+    <w:basedOn w:val="LNU-TOC1Char"/>
+    <w:link w:val="LNU-TOC2"/>
+    <w:rsid w:val="00983402"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-TOC3">
+    <w:name w:val="LNU-TOC 3"/>
+    <w:basedOn w:val="LNU-TOC2"/>
+    <w:link w:val="LNU-TOC3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00983402"/>
+    <w:pPr>
+      <w:ind w:left="454"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-TOC3Char">
+    <w:name w:val="LNU-TOC 3 Char"/>
+    <w:basedOn w:val="LNU-TOC2Char"/>
+    <w:link w:val="LNU-TOC3"/>
+    <w:rsid w:val="00983402"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sv-SE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-NormalTimes11">
+    <w:name w:val="LNU-Normal Times 11"/>
+    <w:basedOn w:val="LNU-NormalTimes10"/>
+    <w:link w:val="LNU-NormalTimes11Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F34DD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-NormalTimes11Char">
+    <w:name w:val="LNU-Normal Times 11 Char"/>
+    <w:basedOn w:val="LNU-NormalTimes10Char"/>
+    <w:link w:val="LNU-NormalTimes11"/>
+    <w:rsid w:val="005F34DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00555DEF"/>
-[...285 lines deleted...]
-    <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...31 lines deleted...]
-    <w:rsid w:val="002E10FA"/>
+    <w:locked/>
+    <w:rsid w:val="002F6819"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="7796"/>
       </w:tabs>
-      <w:spacing w:before="20" w:after="40" w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="454"/>
     </w:pPr>
-    <w:rPr>
-[...50 lines deleted...]
-    <w:rsid w:val="0008546D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotKursiv">
-[...6 lines deleted...]
-      <w:noProof/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-Heading-Abstract">
+    <w:name w:val="LNU-Heading-Abstract"/>
+    <w:basedOn w:val="LNU-Titelrubrik1"/>
+    <w:next w:val="LNU-NormalTimes11"/>
+    <w:link w:val="LNU-Heading-AbstractChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE4DE9"/>
+    <w:pPr>
+      <w:spacing w:before="396" w:after="132" w:line="396" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-Heading-AbstractChar">
+    <w:name w:val="LNU-Heading-Abstract Char"/>
+    <w:basedOn w:val="LNU-Titelrubrik1Char"/>
+    <w:link w:val="LNU-Heading-Abstract"/>
+    <w:rsid w:val="00FE4DE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="60"/>
       <w:lang w:val="en-GB"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:rsid w:val="00824B5F"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LNU-Quote">
+    <w:name w:val="LNU-Quote"/>
+    <w:basedOn w:val="LNU-NormalTimes11"/>
+    <w:next w:val="LNU-NormalTimes11"/>
+    <w:link w:val="LNU-QuoteChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00505BE2"/>
     <w:pPr>
-      <w:spacing w:line="620" w:lineRule="exact"/>
+      <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
+      <w:ind w:left="480" w:right="480"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="52"/>
-[...159 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LNU-QuoteChar">
+    <w:name w:val="LNU-Quote Char"/>
+    <w:basedOn w:val="LNU-NormalTimes11Char"/>
+    <w:link w:val="LNU-Quote"/>
+    <w:rsid w:val="00505BE2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:encoding w:val="macintosh"/>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\emkhe\AppData\Local\Temp\1.102113!Degree_Project_Template.dot" TargetMode="External"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="LNU Colors">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="FFE000"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="FDECB2"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="232326"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="5D4FB1"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="007340"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="A62186"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="5D4FB1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="757090"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C0D988AC3AEFC4C95DB198A1C10A8E7" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ec136c2ab2fdc78e6d05c413954b0880">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="b1611d72-82aa-46f8-8602-d20075c69c91" xmlns:ns4="cf70d16f-1dc1-482e-bfe8-9984fc830ea3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad59046da42d21cd811d34c1a19c8c16" ns3:_="" ns4:_="">
+    <xsd:import namespace="b1611d72-82aa-46f8-8602-d20075c69c91"/>
+    <xsd:import namespace="cf70d16f-1dc1-482e-bfe8-9984fc830ea3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:_activity" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b1611d72-82aa-46f8-8602-d20075c69c91" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cf70d16f-1dc1-482e-bfe8-9984fc830ea3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="13" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="21" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="cf70d16f-1dc1-482e-bfe8-9984fc830ea3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5514AD0A-8ED3-41C2-95E8-79486C96E3A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b1611d72-82aa-46f8-8602-d20075c69c91"/>
+    <ds:schemaRef ds:uri="cf70d16f-1dc1-482e-bfe8-9984fc830ea3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3189052-9E99-4C0E-8626-6A3E389256DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA39BA80-6A8D-4DB6-A1D2-FCD6637C31B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cf70d16f-1dc1-482e-bfe8-9984fc830ea3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C733A68-3002-4AA9-9684-4F46DF8026C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>1.102113!Degree_Project_Template.dot</Template>
+  <Template>EN-Essay-template-v251008.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>335</Words>
-  <Characters>1778</Characters>
+  <Words>112</Words>
+  <Characters>645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Headings</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Degree project template - Linnéuniversitetet</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr>Title</vt:lpstr>
+      <vt:lpstr>    Subtitle</vt:lpstr>
+      <vt:lpstr>Abstract</vt:lpstr>
+      <vt:lpstr>Keywords</vt:lpstr>
+      <vt:lpstr>Acknowledgments</vt:lpstr>
+      <vt:lpstr>Introduction</vt:lpstr>
+      <vt:lpstr>Appendix 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Emanuel Identity Manuals AB</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2109</CharactersWithSpaces>
+  <CharactersWithSpaces>756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HLinks>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="42" baseType="variant">
       <vt:variant>
-        <vt:i4>4456496</vt:i4>
+        <vt:i4>1900604</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4191</vt:i4>
+        <vt:i4>38</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1025</vt:i4>
+        <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...2 lines deleted...]
-        <vt:lpwstr>Lnu_Wordmark_Sweden_Eng copy</vt:lpwstr>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc188511462</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900604</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc188511461</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900604</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc188511460</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc188511459</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc188511458</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc188511457</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc188511456</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Degree project template - Linnéuniversitetet</dc:title>
-[...1 lines deleted...]
-  <cp:keywords>Degree project template Linnéuniversitetet</cp:keywords>
+  <dc:title/>
+  <dc:subject/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000C0D988AC3AEFC4C95DB198A1C10A8E7</vt:lpwstr>
+  </property>
+</Properties>
+</file>