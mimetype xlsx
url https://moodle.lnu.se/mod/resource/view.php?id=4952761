--- v0 (2025-10-18)
+++ v1 (2026-07-13)
@@ -1,437 +1,377 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://linnaeus.sharepoint.com/sites/FEHFakultetskanslietEkonomihgskolan/Delade dokument/Internationalisering/Mobilitet/Studentmobilitet/Utresande utbytesstudenter/Studentrekrytering/UT 26 27/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://linnaeus.sharepoint.com/sites/FEHFakultetskanslietEkonomihgskolan/Delade dokument/Internationalisering/Mobilitet/Studentmobilitet/Utresande utbytesstudenter/UT 26-27/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CCD8B6AD-F6DB-418D-B248-3198625571FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{C61B5879-90B6-4559-A491-4186981A480D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0DC6D244-374E-4241-BF1C-A1D5CABD5162}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-1680" windowWidth="29040" windowHeight="15720" xr2:uid="{9CCBCA96-35A5-4AF9-8AEC-849E6ADA4971}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" xr2:uid="{9CCBCA96-35A5-4AF9-8AEC-849E6ADA4971}"/>
   </bookViews>
   <sheets>
     <sheet name="Courses" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="66">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="59">
   <si>
     <t>Nivå</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
-    <t>Civilekonomprogrammet (Controller, Redovisining och finansiering)</t>
-[...1 lines deleted...]
-  <si>
     <t>BA/MA</t>
   </si>
   <si>
     <t>Växjö</t>
   </si>
   <si>
-    <t>Minst motsvarande 22,5hp, måste vara fördjupningskurser
-[...7 lines deleted...]
-  <si>
     <t>MA</t>
   </si>
   <si>
-    <t>Optional program-related master level studies
-[...5 lines deleted...]
-  <si>
     <t>Ekonomprogrammet, inriktning redovisning/ekonomi­styrning</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Kalmar</t>
   </si>
   <si>
-    <t>Event Management</t>
-[...1 lines deleted...]
-  <si>
     <t>Retail Management</t>
   </si>
   <si>
     <t>Human Resource Management - personalledning och organisationsutveckling</t>
   </si>
   <si>
     <t>MAG</t>
   </si>
   <si>
     <t>Customer Experience Management</t>
   </si>
   <si>
     <t>International Business Programme</t>
   </si>
   <si>
     <t>International Tourism Management</t>
   </si>
   <si>
     <t>International Business Strategy</t>
   </si>
   <si>
-    <t>The Marketing Programme</t>
-[...4 lines deleted...]
-  <si>
     <t>Nationalekonomprogrammet</t>
-  </si>
-[...2 lines deleted...]
-OK to include some courses at bachelor level (G2F or higher) if Programme Director approves. </t>
   </si>
   <si>
     <t xml:space="preserve">Utlandsstudier (valbar), minst 75% fördjupningskurser (G2F) och max 25% fördjupningsrelevanta kurser (G1N/F)
 Kurserna ska bedömas som relevanta för programmet och godkännas av fördjupningsansvarig. Förkunskapskraven för kurser samt de lokala reglerna för examen vid Linnéuniversitetet måste alltid uppfyllas. </t>
   </si>
   <si>
     <t xml:space="preserve">Termin </t>
   </si>
   <si>
     <t xml:space="preserve">Kurserna ska bedömas som relevanta för programmet och godkännas av fördjupningsansvarig. Förkunskapskraven för kurser samt de lokala reglerna för examen vid Linnéuniversitetet måste alltid uppfyllas. </t>
   </si>
   <si>
-    <t xml:space="preserve">Students are encouraged to spend this semester abroad. During such studies abroad, students need to read at least one course in Economics and /or Legal Science. In addition, courses in Business Administration can account for maximum 50% of fulltime studies. Other subjects may be included, but all courses must be relevant for the program and be pre-approved by the Program Coordinator. </t>
-[...38 lines deleted...]
-  <si>
     <t>ÖVERSIKT UTLANDSTERMIN / OVERVIEW EXCHANGE STUDIES</t>
   </si>
   <si>
-    <r>
-[...45 lines deleted...]
-  <si>
     <t xml:space="preserve">Valfria kurser inkl. utlandsstudier, 30 hp, varav minst 7,5 hp måste vara utanför huvudområdet företagsekonomi. Denna termin kan studeras utomlands, vid Linnéuniversitetet eller annan svensk högskola/universitet. </t>
-  </si>
-[...2 lines deleted...]
-En termin (30 hp) kan studeras utomlands, vid Linnéuniversitetet eller annan svensk högskola/universitet. Kurserna ska bedömas som relevanta för programmet och godkännas av programansvarig. Förkunskapskraven för kurser samt de lokala reglerna för examen vid Linnéuniversitetet måste alltid uppfyllas. </t>
   </si>
   <si>
     <t>Valfria ämnesstudier, 30 hp 
 Denna termin kan studeras utomlands, vid Linnéuniversitetet eller annan svensk högskola/universitet</t>
   </si>
   <si>
     <t xml:space="preserve">Valfria kurser inkl. utlandsstudier, 30 hp 
 Under terminen kan studenter välja att genomföra en praktikkurs samt andra valfria ämnesstudier. Terminen kan även genomföras som utlandsstudier. Förkunskapskraven för kurser samt de lokala reglerna för examen vid Linnéuniversitetet måste alltid uppfyllas. </t>
-  </si>
-[...18 lines deleted...]
-Alternatively: Enrollment in approved double degree programmes, 60 credits </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Programme related optional courses
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Examples: Marketing, International Business, Logistics, Economics</t>
     </r>
   </si>
   <si>
     <t>(Only for the Tourism Studies track of the programme)
 Examples: Business Administration (Marketing, Organisation Management etc), Tourism Studies, Language.</t>
   </si>
   <si>
     <t>Studies Abroad, 30 cr</t>
   </si>
   <si>
     <t>Valbara ämnesstudier/utlandstermin 30 hp 
 Under terminen kan studenterna välja att fördjupa sig i ett annat ämne än nationalekonom eller genomföra en termin med utlandsstudier. Studenterna uppmuntras att ta del av det samlade utbudet av avtal med utländska lärosäten som finns inom Linnéuniversitetet</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Programrelaterade kurser
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Exempel: Företagsekonomi, statistik, marknadsföring</t>
     </r>
   </si>
   <si>
     <t>Economics</t>
   </si>
   <si>
-    <t>Optional courses, 30 credits The student has optional opportunities in this semester and can choose courses according to his or her own interest from the offering at LNU or at other Swedish universities. The student is offered course packages that integrate big data analysis and machine learning with economic policy evaluation, financial analysis or business analytics.</t>
-[...5 lines deleted...]
-  <si>
     <t>Entrepreneurship, Sustainability and Social Change</t>
   </si>
   <si>
     <t>Utbildningsplan / Syllabus</t>
   </si>
   <si>
     <t>Förtydligande / Clarification</t>
   </si>
   <si>
     <t>Innovation through Business, Engineering and Design - Specialisation Business</t>
-  </si>
-[...18 lines deleted...]
-Internship 15HP+ 15HP Courses. </t>
   </si>
   <si>
     <t>There is no option of exchange studies within the framework of the Programme.</t>
   </si>
   <si>
     <t>Marketing</t>
   </si>
   <si>
     <t>There is no option of exchange studies within the framework of the programme</t>
   </si>
   <si>
     <t>There is no option for outgoing exchange studies within the framework of the Programme</t>
   </si>
   <si>
     <t xml:space="preserve">Business Process Control and Supply Chain Management
 </t>
   </si>
   <si>
     <t xml:space="preserve">Leadership and Management in International Contexts
 </t>
   </si>
   <si>
     <t>Tourism and Sustainability</t>
   </si>
   <si>
+    <t>Program</t>
+  </si>
+  <si>
+    <t>Får gärna åka efter examen!</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Civilekonomprogrammet (Controller, Nationalekonomi, Management, Supply Chain, och Finans) </t>
+    </r>
     <r>
       <rPr>
+        <b/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Programrelaterade kurser, 30 hp</t>
+      <t xml:space="preserve">Redovisning termin 5 går inte. </t>
+    </r>
+  </si>
+  <si>
+    <t>Minst motsvarande 22,5hp, måste vara kurser som är relevanta för fördjupningen. 
+Max motsvarande 7,5hp, får vara andra kurser, exempelvis språk eller kultur som har med landet att göra eller något annat som är intressant.
+100% ska vara på kandidatnivå</t>
+  </si>
+  <si>
+    <t>100% måste vara kurser som är relevanta för fördjupningen. 
+100% ska vara på avancerad nivå</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Optional courses
+</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-Exempel: Music and Event, Marketing, Communication, Language.</t>
+      <t>Examples: Service Management, Branding, Communication, PR, Marketing, Language, Doing Business in..</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Optional courses
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Examples: Psychology, Leadership, Organisation, Communication, PR, Language, Statistics, Country-specific HRM, Doing Business in..</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Optional courses
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Examples: Service Management, Branding, Design, Communication, PR, Marketing, Language</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">The optional study workload (30hp) can be gained by enrolling a Study Abroad program, by enrolling optional courses at the Linnaeus University and/or at any other Swedish national higher education institution. 
+Alternatively: Enrollment in approved double degree programmes, 60 credits </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Optional courses, 30 credits The student has optional opportunities in this semester and can choose courses according to his or her own interest from the offering at LNU or at other Swedish universities. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Courses at graduate level
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Optional courses 30 credits, max 15 credits undergraduate level and min 15 credits graduate level 
+This semester can be studied at a selected partner institution abroad, at Linnaeus University or another Swedish university. </t>
+  </si>
+  <si>
+    <t>Optional program-related master level studies.
+At least 15 credits master level, can include undergraduate.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Optional courses in the main field of study Business Administration, 30 credits
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Program related courses abroad.
+Or Internship 15HP+ 15HP Courses at LNU. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Electives, 30 credits, (Electives)
+This semester can be studied at a designated partner institution abroad or at the School of Business and Economics. This semester can also be a combination of, for example, 15 credits of course work at LNU and 15 credit of internship. </t>
+  </si>
+  <si>
+    <t>Elective courses, 30 credits.</t>
+  </si>
+  <si>
+    <t>Recommendation to take a course within Methodology (In preperation for the thesis)
+Internship 15HP+ 15HP Courses at LNU.</t>
+  </si>
+  <si>
+    <r>
+      <t>Det finns möjligheter till utlandsstudier under sommartid eller i direkt anslutning efter programmets avslut,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> dock ej som ordinarie termin. </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -446,79 +386,92 @@
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -543,135 +496,110 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="16" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -684,70 +612,98 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1027,524 +983,791 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F474770E-30EF-4B1D-990D-103EE7DCDF4E}">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" style="2" customWidth="1"/>
-    <col min="2" max="2" width="27.44140625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="27.44140625" style="16" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="6.77734375" style="8" customWidth="1"/>
-    <col min="5" max="5" width="7.6640625" style="18" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" style="14" customWidth="1"/>
     <col min="6" max="6" width="46.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="48.21875" style="2" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.4">
       <c r="A1" s="1"/>
-      <c r="B1" s="50" t="s">
-[...6 lines deleted...]
-      <c r="G1" s="50"/>
+      <c r="B1" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
-      <c r="B2" s="19"/>
+      <c r="B2" s="15"/>
       <c r="C2" s="1"/>
       <c r="D2" s="10"/>
-      <c r="E2" s="15"/>
+      <c r="E2" s="12"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="35" t="s">
+      <c r="D3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="35" t="s">
+      <c r="E3" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" s="26" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="8" customFormat="1" ht="110.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="4"/>
+      <c r="B4" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="34" t="s">
-[...11 lines deleted...]
-      <c r="B4" s="36" t="s">
+      <c r="D4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="E4" s="13">
         <v>5</v>
       </c>
-      <c r="E4" s="16">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="F4" s="11" t="s">
+        <v>16</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>6</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A5" s="4"/>
-      <c r="B5" s="36"/>
+      <c r="B5" s="27"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
-      <c r="E5" s="16">
+      <c r="E5" s="13">
         <v>7</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="69" x14ac:dyDescent="0.3">
+      <c r="A6" s="10"/>
+      <c r="B6" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="13">
+        <v>5</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="69" x14ac:dyDescent="0.3">
+      <c r="A7" s="10"/>
+      <c r="B7" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="13">
+        <v>4</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="4"/>
+      <c r="B8" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="13">
+        <v>5</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="10"/>
+      <c r="B9" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="13">
+        <v>5</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="A10" s="10"/>
+      <c r="B10" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="13">
+        <v>6</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="4"/>
+      <c r="B11" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="20">
+        <v>5</v>
+      </c>
+      <c r="F11" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="G11" s="22" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="4"/>
+      <c r="B12" s="47"/>
+      <c r="C12" s="48"/>
+      <c r="D12" s="48"/>
+      <c r="E12" s="49"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="51"/>
+    </row>
+    <row r="13" spans="1:7" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="A13" s="10"/>
+      <c r="B13" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="C13" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="18">
+        <v>3</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="69" x14ac:dyDescent="0.3">
+      <c r="A14" s="10"/>
+      <c r="B14" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="13">
+        <v>3</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="A15" s="10"/>
+      <c r="B15" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="13">
+        <v>3</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G15" s="5"/>
+    </row>
+    <row r="16" spans="1:7" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="10"/>
+      <c r="B16" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D16" s="6" t="s">
         <v>7</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D6" s="6" t="s">
+      <c r="E16" s="13">
+        <v>3</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="A17" s="10"/>
+      <c r="B17" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="20">
+        <v>3</v>
+      </c>
+      <c r="F17" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="G17" s="22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="10"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="49"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="51"/>
+    </row>
+    <row r="19" spans="1:7" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A19" s="10"/>
+      <c r="B19" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="17" t="s">
-[...20 lines deleted...]
-      <c r="E7" s="16">
+      <c r="C19" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="12" t="s">
+      <c r="D19" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="36"/>
+      <c r="F19" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="G19" s="37" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="10"/>
+      <c r="B20" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="31"/>
+      <c r="F20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G20" s="37" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="10"/>
+      <c r="B21" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D21" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="31"/>
+      <c r="F21" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="G21" s="37" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A22" s="10"/>
+      <c r="B22" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="G7" s="14" t="s">
-[...83 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="G22" s="37" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="55.2" x14ac:dyDescent="0.3">
-[...198 lines deleted...]
-    <row r="23" spans="1:7" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="10"/>
-      <c r="B23" s="41" t="s">
-[...29 lines deleted...]
-      <c r="G24" s="11"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="43"/>
+      <c r="D23" s="43"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100157830546789D345B4E318492D6AFCB3" ma:contentTypeVersion="14" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="0a79e5266fe9167059ef9cf519d25ba7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fed8643a-8c5d-43cb-81a6-924568e5651f" xmlns:ns3="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cfdeea47ac0b55895d5adb1cfd78bf81" ns2:_="" ns3:_="">
+    <xsd:import namespace="fed8643a-8c5d-43cb-81a6-924568e5651f"/>
+    <xsd:import namespace="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fed8643a-8c5d-43cb-81a6-924568e5651f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="994978f9-c720-412d-8f76-78c50bf03f6e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5aba5b20-2fa9-48d6-a971-9f710ae1352d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fed8643a-8c5d-43cb-81a6-924568e5651f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C26F7B11-7F47-47B1-8975-96B3A3E66327}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D13721AF-125B-4D2C-8BB8-AF01CE898934}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fed8643a-8c5d-43cb-81a6-924568e5651f"/>
+    <ds:schemaRef ds:uri="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC83A015-7C7D-480F-A966-45E68EA1D9C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419"/>
+    <ds:schemaRef ds:uri="fed8643a-8c5d-43cb-81a6-924568e5651f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Courses</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maria Barath</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100157830546789D345B4E318492D6AFCB3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>