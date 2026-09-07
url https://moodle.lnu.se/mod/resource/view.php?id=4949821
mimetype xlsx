--- v0 (2025-10-18)
+++ v1 (2026-09-07)
@@ -1,87 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\viboaa\Box\Internationalisering HT23 --\Mobilitet\Studentmobilitet\Utresande utbytesstudenter\Programspecifika destinationer\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://linnaeus.sharepoint.com/sites/FEHFakultetskanslietEkonomihgskolan/Delade dokument/Internationalisering/Mobilitet/Studentmobilitet/Utresande utbytesstudenter/UT 27- 28/Study Abroad/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0ABF275E-1804-4A27-89B3-5F73405827B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ED93A9C2-871C-4F85-A242-000F8CE0F77D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-1680" windowWidth="29040" windowHeight="15720" xr2:uid="{35F9A4A1-666D-4C51-920D-4714704DA1F2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{35F9A4A1-666D-4C51-920D-4714704DA1F2}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$Y$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="154">
   <si>
     <t>CEM</t>
   </si>
   <si>
     <t xml:space="preserve">Marketing </t>
   </si>
   <si>
     <t>Entreprenörskap master</t>
   </si>
   <si>
     <t>Innovation Master</t>
   </si>
   <si>
     <t>CIVEK T5 Finans</t>
   </si>
   <si>
     <t>CIVEK T5 Management</t>
   </si>
   <si>
     <t>CIVEK T5 Nationalekonomi</t>
   </si>
   <si>
     <t>CIVEK T5 Controller</t>
   </si>
   <si>
@@ -464,56 +468,104 @@
   </si>
   <si>
     <t>Kedge Business School</t>
   </si>
   <si>
     <t>Kwansei Gakuin University</t>
   </si>
   <si>
     <t>Pôle Universitaire Léonard de Vinci</t>
   </si>
   <si>
     <t>IPAG</t>
   </si>
   <si>
     <t>Lisbon University Institute</t>
   </si>
   <si>
     <t>Tecnológico de Monterrey</t>
   </si>
   <si>
     <t>Universidad de Murcia</t>
   </si>
   <si>
     <t>Universita Cattolica del Sacro Cuore</t>
   </si>
+  <si>
+    <t>Hong Kong University of Science and Technology</t>
+  </si>
+  <si>
+    <t>University of Trento</t>
+  </si>
+  <si>
+    <t>EDHEC Business School</t>
+  </si>
+  <si>
+    <t>International Christian University</t>
+  </si>
+  <si>
+    <t>Roehampton University</t>
+  </si>
+  <si>
+    <t>Sophia University</t>
+  </si>
+  <si>
+    <t>University of Madrid</t>
+  </si>
+  <si>
+    <t>Renmin University</t>
+  </si>
+  <si>
+    <t>Ewha Womans University</t>
+  </si>
+  <si>
+    <t>Ryukoku University</t>
+  </si>
+  <si>
+    <t>Griffith University (Gold Coast)</t>
+  </si>
+  <si>
+    <t>Pusan National University</t>
+  </si>
+  <si>
+    <t>University of Miami (Farmer School of Business)</t>
+  </si>
+  <si>
+    <t>University of Bamberg</t>
+  </si>
+  <si>
+    <t>Institute for Tourism Studies, Macau</t>
+  </si>
+  <si>
+    <t>Kennesaw State University</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -532,50 +584,56 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF424242"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
@@ -679,53 +737,52 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
@@ -758,57 +815,53 @@
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="29">
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
@@ -1298,56 +1351,56 @@
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{1326BC51-147E-44DF-A096-02004A392381}" name="Table2" displayName="Table2" ref="A1:Y36" totalsRowShown="0" headerRowDxfId="28" headerRowBorderDxfId="27" tableBorderDxfId="26" totalsRowBorderDxfId="25">
-  <autoFilter ref="A1:Y36" xr:uid="{1326BC51-147E-44DF-A096-02004A392381}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{1326BC51-147E-44DF-A096-02004A392381}" name="Table2" displayName="Table2" ref="A1:Y41" totalsRowShown="0" headerRowDxfId="28" headerRowBorderDxfId="27" tableBorderDxfId="26" totalsRowBorderDxfId="25">
+  <autoFilter ref="A1:Y41" xr:uid="{1326BC51-147E-44DF-A096-02004A392381}"/>
   <tableColumns count="25">
     <tableColumn id="1" xr3:uid="{C14CC3AC-273B-4848-9030-226ED700A0B2}" name="Retail Management" dataDxfId="24"/>
     <tableColumn id="2" xr3:uid="{9DEFAA78-3CB5-4E88-BA16-2D75F9345317}" name="CEM" dataDxfId="23"/>
     <tableColumn id="3" xr3:uid="{5300951B-FCA3-49AF-8819-A5CE7BC122B9}" name="Human Resourse Management" dataDxfId="22"/>
     <tableColumn id="4" xr3:uid="{CB71A95B-10D1-42D2-9D13-94F5645C072E}" name="Event Management" dataDxfId="21"/>
     <tableColumn id="5" xr3:uid="{0EF59E56-55D3-4992-AEEF-0B2BCB123D96}" name="International Business Program" dataDxfId="20"/>
     <tableColumn id="6" xr3:uid="{E7C25C7F-58DC-4B24-9B67-DE0BC84FE595}" name="International Tourism" dataDxfId="19"/>
     <tableColumn id="7" xr3:uid="{FF3F4D34-F36D-4C64-A61A-41B61B964EED}" name="International Business Strategy" dataDxfId="18"/>
     <tableColumn id="8" xr3:uid="{903BEF98-B7B5-4167-8D3B-CC53D31BABEF}" name="Tourism &amp; Sust. " dataDxfId="17"/>
     <tableColumn id="9" xr3:uid="{D13990A7-D69B-4313-BED7-2EB0BB4B9CA3}" name="Enterprising and Business Development" dataDxfId="16"/>
     <tableColumn id="10" xr3:uid="{F40C03A1-1AD2-4D89-A189-8F4E58876E6D}" name="Nationalekonom Bachelor" dataDxfId="15"/>
     <tableColumn id="11" xr3:uid="{A2E0D167-A6D8-4316-B978-8998E0203C39}" name="Nationalekonom master" dataDxfId="14"/>
     <tableColumn id="12" xr3:uid="{F0A71818-0091-49F0-AC05-F271ABFDCA55}" name="Marketing " dataDxfId="13"/>
     <tableColumn id="13" xr3:uid="{C26D7EEC-9CF5-4BFA-8C10-ED1CA8718626}" name="Entreprenörskap master" dataDxfId="12"/>
     <tableColumn id="14" xr3:uid="{86C64F23-BF1A-4175-BDCE-A14B19DC6D87}" name="Innovation Master" dataDxfId="11"/>
     <tableColumn id="15" xr3:uid="{EE94D43A-AEA2-4409-B47F-066021FBA127}" name="CIVEK T5 Finans" dataDxfId="10"/>
     <tableColumn id="16" xr3:uid="{0CFAC3E8-11EB-4BF4-BB55-92FEFDAAD903}" name="CIVEK T5 Supply Chain" dataDxfId="9"/>
     <tableColumn id="17" xr3:uid="{8D75EEC9-0E87-4B28-ABB1-76B42B63932C}" name="CIVEK T5 Management" dataDxfId="8"/>
     <tableColumn id="18" xr3:uid="{56099055-4AE7-4A2B-8950-5F816462F540}" name="CIVEK T5 Nationalekonomi" dataDxfId="7"/>
     <tableColumn id="19" xr3:uid="{148B8F53-4389-43E5-9D87-05B95F5F5056}" name="CIVEK T5 Controller" dataDxfId="6"/>
     <tableColumn id="20" xr3:uid="{69ACAD81-886D-4762-A912-FD7741C9ADED}" name="CIVEK T7 Finans" dataDxfId="5"/>
     <tableColumn id="21" xr3:uid="{10967040-975B-4459-B7CB-2EF66FB7CCC1}" name="CIVEK T7 Management" dataDxfId="4"/>
     <tableColumn id="22" xr3:uid="{A5E6A4FE-DE01-49C1-827F-B03DAD8FA388}" name="CIVEK T7 Nationalekonomi" dataDxfId="3"/>
     <tableColumn id="23" xr3:uid="{E4397C00-A9B2-4AA3-9154-A8F7983AD05F}" name="CIVEK T7 Controller" dataDxfId="2"/>
     <tableColumn id="24" xr3:uid="{3B3EF91E-B395-48EE-ADE0-C153507D9CAB}" name="CIVEK T7 Redovisning" dataDxfId="1"/>
@@ -1639,1575 +1692,1984 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{254CEA06-5264-45EA-BC8D-8D82CC8C2FFD}">
   <dimension ref="A1:Y41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I23" sqref="I23"/>
+      <pane ySplit="1" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="49.44140625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="64.88671875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="49.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="76.85546875" customWidth="1"/>
+    <col min="3" max="3" width="64.5703125" customWidth="1"/>
+    <col min="4" max="4" width="28.140625" customWidth="1"/>
+    <col min="5" max="5" width="78.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="64.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="46" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="70.5546875" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="15" width="39.44140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="70.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="70.5703125" customWidth="1"/>
+    <col min="11" max="11" width="38.85546875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="66.5703125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="56.42578125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="32.5703125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="23" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="47.5546875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="21" max="21" width="44.5546875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="47.5703125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="27.140625" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="50.42578125" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="58" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="50.44140625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="50.42578125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="59" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="55.44140625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="55.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A1" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="29" t="s">
+      <c r="B1" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="29" t="s">
+      <c r="C1" s="28" t="s">
         <v>71</v>
       </c>
-      <c r="D1" s="29" t="s">
+      <c r="D1" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="E1" s="29" t="s">
+      <c r="E1" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="F1" s="29" t="s">
+      <c r="F1" s="28" t="s">
         <v>72</v>
       </c>
-      <c r="G1" s="29" t="s">
+      <c r="G1" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="H1" s="29" t="s">
+      <c r="H1" s="28" t="s">
         <v>74</v>
       </c>
-      <c r="I1" s="30" t="s">
+      <c r="I1" s="29" t="s">
         <v>80</v>
       </c>
-      <c r="J1" s="30" t="s">
+      <c r="J1" s="29" t="s">
         <v>88</v>
       </c>
-      <c r="K1" s="30" t="s">
+      <c r="K1" s="29" t="s">
         <v>89</v>
       </c>
-      <c r="L1" s="30" t="s">
+      <c r="L1" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="M1" s="30" t="s">
+      <c r="M1" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="N1" s="30" t="s">
+      <c r="N1" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="O1" s="30" t="s">
+      <c r="O1" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="P1" s="30" t="s">
+      <c r="P1" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="Q1" s="30" t="s">
+      <c r="Q1" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="R1" s="30" t="s">
+      <c r="R1" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="S1" s="30" t="s">
+      <c r="S1" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="T1" s="30" t="s">
+      <c r="T1" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="U1" s="30" t="s">
+      <c r="U1" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="V1" s="30" t="s">
+      <c r="V1" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="W1" s="30" t="s">
+      <c r="W1" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="X1" s="30" t="s">
+      <c r="X1" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="Y1" s="31" t="s">
+      <c r="Y1" s="30" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:25" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2" s="18" t="s">
+    <row r="2" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="12" t="s">
+      <c r="C2" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E2" s="13" t="s">
+      <c r="E2" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="F2" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="G2" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="H2" s="14" t="s">
+      <c r="H2" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I2" s="14" t="s">
+      <c r="I2" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="J2" s="2" t="s">
+      <c r="J2" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="K2" s="2" t="s">
+      <c r="K2" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="L2" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="N2" s="2" t="s">
+      <c r="N2" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O2" s="8" t="s">
+      <c r="O2" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="P2" s="2" t="s">
+      <c r="P2" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="9" t="s">
+      <c r="Q2" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="R2" s="2" t="s">
+      <c r="R2" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="S2" s="14" t="s">
+      <c r="S2" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="T2" s="14" t="s">
+      <c r="T2" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="U2" s="14" t="s">
+      <c r="U2" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="V2" s="2" t="s">
+      <c r="V2" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="W2" s="6" t="s">
+      <c r="W2" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="X2" s="6" t="s">
+      <c r="X2" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="Y2" s="24" t="s">
+      <c r="Y2" s="23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3" spans="1:25" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A3" s="18" t="s">
+    <row r="3" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="11" t="s">
+      <c r="B3" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="C3" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E3" s="13" t="s">
+      <c r="E3" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="F3" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G3" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="H3" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="I3" s="14" t="s">
+      <c r="I3" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="J3" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="K3" s="2" t="s">
+      <c r="K3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="L3" s="2" t="s">
+      <c r="L3" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="M3" s="2" t="s">
+      <c r="M3" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="N3" s="2" t="s">
+      <c r="N3" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="2" t="s">
+      <c r="O3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="P3" s="2" t="s">
+      <c r="P3" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="Q3" s="7"/>
-[...1 lines deleted...]
-      <c r="S3" s="2" t="s">
+      <c r="Q3" s="6"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="T3" s="2" t="s">
+      <c r="T3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U3" s="6" t="s">
+      <c r="U3" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="V3" s="7"/>
-      <c r="W3" s="14" t="s">
+      <c r="V3" s="6"/>
+      <c r="W3" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="X3" s="2"/>
-      <c r="Y3" s="25" t="s">
+      <c r="X3" s="1"/>
+      <c r="Y3" s="24" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="B4" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="C4" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="F4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="G4" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="H4" s="2" t="s">
+      <c r="H4" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="I4" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="J4" s="14"/>
-[...1 lines deleted...]
-      <c r="L4" s="2" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="M4" s="2" t="s">
+      <c r="M4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="N4" s="2" t="s">
+      <c r="N4" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="O4" s="2" t="s">
+      <c r="O4" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="P4" s="7"/>
-[...2 lines deleted...]
-      <c r="S4" s="2" t="s">
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="T4" s="2" t="s">
+      <c r="T4" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="U4" s="2"/>
-[...1 lines deleted...]
-      <c r="W4" s="9" t="s">
+      <c r="U4" s="1"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="X4" s="14"/>
-      <c r="Y4" s="26" t="s">
+      <c r="X4" s="13"/>
+      <c r="Y4" s="25" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="5" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A5" s="20" t="s">
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A5" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="C5" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="F5" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="G5" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="H5" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="I5" s="14" t="s">
+      <c r="I5" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J5" s="14"/>
-[...1 lines deleted...]
-      <c r="L5" s="2" t="s">
+      <c r="J5" s="13"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="2" t="s">
+      <c r="M5" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="N5" s="7"/>
-      <c r="O5" s="2" t="s">
+      <c r="N5" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="O5" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="P5" s="7"/>
-[...2 lines deleted...]
-      <c r="S5" s="14" t="s">
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="T5" s="2" t="s">
+      <c r="T5" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="U5" s="7"/>
-[...1 lines deleted...]
-      <c r="W5" s="2" t="s">
+      <c r="U5" s="6"/>
+      <c r="V5" s="6"/>
+      <c r="W5" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="X5" s="7"/>
-      <c r="Y5" s="26" t="s">
+      <c r="X5" s="6"/>
+      <c r="Y5" s="25" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="6" spans="1:25" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A6" s="18" t="s">
+    <row r="6" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B6" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C6" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="D6" s="7"/>
-      <c r="E6" s="13" t="s">
+      <c r="D6" s="6"/>
+      <c r="E6" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="F6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="7"/>
-[...1 lines deleted...]
-      <c r="I6" s="14" t="s">
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J6" s="14"/>
-[...1 lines deleted...]
-      <c r="L6" s="2" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="2" t="s">
+      <c r="M6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="N6" s="7"/>
-      <c r="O6" s="2" t="s">
+      <c r="N6" s="6"/>
+      <c r="O6" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="P6" s="7"/>
-[...2 lines deleted...]
-      <c r="S6" s="2" t="s">
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="T6" s="2" t="s">
+      <c r="T6" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="U6" s="6"/>
-[...1 lines deleted...]
-      <c r="W6" s="2" t="s">
+      <c r="U6" s="5"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="X6" s="7"/>
-      <c r="Y6" s="26" t="s">
+      <c r="X6" s="6"/>
+      <c r="Y6" s="25" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="7" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A7" s="18" t="s">
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="16" t="s">
+      <c r="B7" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="C7" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="D7" s="7"/>
-      <c r="E7" s="13" t="s">
+      <c r="D7" s="6"/>
+      <c r="E7" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="F7" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="G7" s="7"/>
-[...1 lines deleted...]
-      <c r="I7" s="14" t="s">
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="J7" s="14"/>
-[...1 lines deleted...]
-      <c r="L7" s="2" t="s">
+      <c r="J7" s="13"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="M7" s="2" t="s">
+      <c r="M7" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="N7" s="7"/>
-      <c r="O7" s="2" t="s">
+      <c r="N7" s="6"/>
+      <c r="O7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="P7" s="7"/>
-[...3 lines deleted...]
-      <c r="T7" s="2" t="s">
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="T7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="U7" s="2"/>
-[...1 lines deleted...]
-      <c r="W7" s="2" t="s">
+      <c r="U7" s="1"/>
+      <c r="V7" s="6"/>
+      <c r="W7" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="X7" s="7"/>
-      <c r="Y7" s="27" t="s">
+      <c r="X7" s="6"/>
+      <c r="Y7" s="26" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="8" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A8" s="18" t="s">
+    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B8" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="C8" s="7"/>
-[...1 lines deleted...]
-      <c r="E8" s="5" t="s">
+      <c r="C8" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D8" s="6"/>
+      <c r="E8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="F8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G8" s="7"/>
-[...1 lines deleted...]
-      <c r="I8" s="14" t="s">
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="J8" s="14"/>
-[...1 lines deleted...]
-      <c r="L8" s="7" t="s">
+      <c r="J8" s="13"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="M8" s="2" t="s">
+      <c r="M8" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="N8" s="7"/>
-      <c r="O8" s="14" t="s">
+      <c r="N8" s="6"/>
+      <c r="O8" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="P8" s="7"/>
-[...3 lines deleted...]
-      <c r="T8" s="7" t="s">
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U8" s="7"/>
-[...1 lines deleted...]
-      <c r="W8" s="14" t="s">
+      <c r="U8" s="6"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="X8" s="7"/>
-[...3 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="X8" s="6"/>
+      <c r="Y8" s="23"/>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B9" s="15" t="s">
         <v>130</v>
       </c>
-      <c r="C9" s="16"/>
-[...1 lines deleted...]
-      <c r="E9" s="13" t="s">
+      <c r="C9" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="F9" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G9" s="7"/>
-[...1 lines deleted...]
-      <c r="I9" s="2" t="s">
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="J9" s="2"/>
-[...1 lines deleted...]
-      <c r="L9" s="8" t="s">
+      <c r="J9" s="1"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="M9" s="2" t="s">
+      <c r="M9" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="N9" s="7"/>
-      <c r="O9" s="14" t="s">
+      <c r="N9" s="6"/>
+      <c r="O9" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U9" s="6"/>
+      <c r="V9" s="6"/>
+      <c r="W9" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="X9" s="6"/>
+      <c r="Y9" s="23"/>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="D10" s="6"/>
+      <c r="E10" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="6"/>
+      <c r="S10" s="6"/>
+      <c r="T10" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="U10" s="6"/>
+      <c r="V10" s="6"/>
+      <c r="W10" s="13"/>
+      <c r="X10" s="6"/>
+      <c r="Y10" s="23"/>
+    </row>
+    <row r="11" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C11" s="15"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J11" s="1"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="M11" s="6"/>
+      <c r="N11" s="6"/>
+      <c r="O11" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="U11" s="6"/>
+      <c r="V11" s="6"/>
+      <c r="W11" s="13"/>
+      <c r="X11" s="6"/>
+      <c r="Y11" s="23"/>
+    </row>
+    <row r="12" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="J12" s="1"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+      <c r="U12" s="6"/>
+      <c r="V12" s="6"/>
+      <c r="W12" s="6"/>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="23"/>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A13" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13" s="1"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
+      <c r="U13" s="6"/>
+      <c r="V13" s="6"/>
+      <c r="W13" s="6"/>
+      <c r="X13" s="6"/>
+      <c r="Y13" s="23"/>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A14" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J14" s="1"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
+      <c r="U14" s="6"/>
+      <c r="V14" s="6"/>
+      <c r="W14" s="6"/>
+      <c r="X14" s="6"/>
+      <c r="Y14" s="23"/>
+    </row>
+    <row r="15" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="23"/>
+    </row>
+    <row r="16" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A16" s="22"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="P9" s="7"/>
-[...102 lines deleted...]
-      <c r="B12" s="17" t="s">
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="23"/>
+    </row>
+    <row r="17" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="21"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" s="6"/>
+      <c r="N17" s="6"/>
+      <c r="O17" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
+      <c r="U17" s="6"/>
+      <c r="V17" s="6"/>
+      <c r="W17" s="6"/>
+      <c r="X17" s="6"/>
+      <c r="Y17" s="23"/>
+    </row>
+    <row r="18" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A18" s="21"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="M18" s="6"/>
+      <c r="N18" s="6"/>
+      <c r="O18" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="6"/>
+      <c r="S18" s="6"/>
+      <c r="T18" s="6"/>
+      <c r="U18" s="6"/>
+      <c r="V18" s="6"/>
+      <c r="W18" s="6"/>
+      <c r="X18" s="6"/>
+      <c r="Y18" s="23"/>
+    </row>
+    <row r="19" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A19" s="21"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="M19" s="6"/>
+      <c r="N19" s="6"/>
+      <c r="O19" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C12" s="17"/>
-[...19 lines deleted...]
-      <c r="O12" s="42" t="s">
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="6"/>
+      <c r="W19" s="6"/>
+      <c r="X19" s="6"/>
+      <c r="Y19" s="23"/>
+    </row>
+    <row r="20" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A20" s="21"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6"/>
+      <c r="T20" s="6"/>
+      <c r="U20" s="6"/>
+      <c r="V20" s="6"/>
+      <c r="W20" s="6"/>
+      <c r="X20" s="6"/>
+      <c r="Y20" s="23"/>
+    </row>
+    <row r="21" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="21"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F21" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="6"/>
+      <c r="O21" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6"/>
+      <c r="S21" s="6"/>
+      <c r="T21" s="6"/>
+      <c r="U21" s="6"/>
+      <c r="V21" s="6"/>
+      <c r="W21" s="6"/>
+      <c r="X21" s="6"/>
+      <c r="Y21" s="23"/>
+    </row>
+    <row r="22" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A22" s="21"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="6"/>
+      <c r="R22" s="6"/>
+      <c r="S22" s="6"/>
+      <c r="T22" s="6"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="6"/>
+      <c r="W22" s="6"/>
+      <c r="X22" s="6"/>
+      <c r="Y22" s="23"/>
+    </row>
+    <row r="23" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="21"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
+      <c r="T23" s="6"/>
+      <c r="U23" s="6"/>
+      <c r="V23" s="6"/>
+      <c r="W23" s="6"/>
+      <c r="X23" s="6"/>
+      <c r="Y23" s="23"/>
+    </row>
+    <row r="24" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A24" s="21"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" s="1"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="1"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="23"/>
+    </row>
+    <row r="25" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A25" s="21"/>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="1"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
+      <c r="U25" s="6"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="6"/>
+      <c r="X25" s="6"/>
+      <c r="Y25" s="23"/>
+    </row>
+    <row r="26" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A26" s="21"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F26" s="1"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="6"/>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="6"/>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="23"/>
+    </row>
+    <row r="27" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A27" s="21"/>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F27" s="1"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
+      <c r="W27" s="6"/>
+      <c r="X27" s="6"/>
+      <c r="Y27" s="23"/>
+    </row>
+    <row r="28" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A28" s="31"/>
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="F28" s="33"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="32"/>
+      <c r="K28" s="32"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="32"/>
+      <c r="N28" s="32"/>
+      <c r="O28" s="32"/>
+      <c r="P28" s="32"/>
+      <c r="Q28" s="32"/>
+      <c r="R28" s="32"/>
+      <c r="S28" s="32"/>
+      <c r="T28" s="32"/>
+      <c r="U28" s="32"/>
+      <c r="V28" s="32"/>
+      <c r="W28" s="32"/>
+      <c r="X28" s="32"/>
+      <c r="Y28" s="34"/>
+    </row>
+    <row r="29" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A29" s="21"/>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="P12" s="7"/>
-[...574 lines deleted...]
-      <c r="E30" s="40" t="s">
+      <c r="F29" s="1"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6"/>
+      <c r="T29" s="6"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="6"/>
+      <c r="W29" s="6"/>
+      <c r="X29" s="6"/>
+      <c r="Y29" s="23"/>
+    </row>
+    <row r="30" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="F30" s="2"/>
-[...25 lines deleted...]
-      <c r="E31" s="40" t="s">
+      <c r="F30" s="1"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+      <c r="W30" s="6"/>
+      <c r="X30" s="6"/>
+      <c r="Y30" s="23"/>
+    </row>
+    <row r="31" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A31" s="21"/>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="F31" s="2"/>
-[...25 lines deleted...]
-      <c r="E32" s="40" t="s">
+      <c r="F31" s="1"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
+      <c r="W31" s="6"/>
+      <c r="X31" s="6"/>
+      <c r="Y31" s="23"/>
+    </row>
+    <row r="32" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A32" s="21"/>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="F32" s="2"/>
-[...25 lines deleted...]
-      <c r="E33" s="40" t="s">
+      <c r="F32" s="1"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
+      <c r="W32" s="6"/>
+      <c r="X32" s="6"/>
+      <c r="Y32" s="23"/>
+    </row>
+    <row r="33" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A33" s="21"/>
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="F33" s="2"/>
-[...25 lines deleted...]
-      <c r="E34" s="40" t="s">
+      <c r="F33" s="1"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="23"/>
+    </row>
+    <row r="34" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A34" s="21"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F34" s="2"/>
-[...25 lines deleted...]
-      <c r="E35" s="41" t="s">
+      <c r="F34" s="1"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
+      <c r="S34" s="6"/>
+      <c r="T34" s="6"/>
+      <c r="U34" s="6"/>
+      <c r="V34" s="6"/>
+      <c r="W34" s="6"/>
+      <c r="X34" s="6"/>
+      <c r="Y34" s="23"/>
+    </row>
+    <row r="35" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A35" s="21"/>
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="33" t="s">
         <v>128</v>
       </c>
-      <c r="F35" s="2"/>
-[...78 lines deleted...]
-      <c r="D41" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="6"/>
+      <c r="S35" s="6"/>
+      <c r="T35" s="6"/>
+      <c r="U35" s="6"/>
+      <c r="V35" s="6"/>
+      <c r="W35" s="6"/>
+      <c r="X35" s="6"/>
+      <c r="Y35" s="23"/>
+    </row>
+    <row r="36" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A36" s="31"/>
+      <c r="B36" s="37"/>
+      <c r="C36" s="37"/>
+      <c r="D36" s="37"/>
+      <c r="E36" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="F36" s="33"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="32"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="32"/>
+      <c r="K36" s="32"/>
+      <c r="L36" s="32"/>
+      <c r="M36" s="32"/>
+      <c r="N36" s="32"/>
+      <c r="O36" s="32"/>
+      <c r="P36" s="32"/>
+      <c r="Q36" s="32"/>
+      <c r="R36" s="32"/>
+      <c r="S36" s="32"/>
+      <c r="T36" s="32"/>
+      <c r="U36" s="32"/>
+      <c r="V36" s="32"/>
+      <c r="W36" s="32"/>
+      <c r="X36" s="32"/>
+      <c r="Y36" s="34"/>
+    </row>
+    <row r="37" spans="1:25" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A37" s="31"/>
+      <c r="B37" s="37"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="F37" s="33"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="32"/>
+      <c r="I37" s="32"/>
+      <c r="J37" s="32"/>
+      <c r="K37" s="32"/>
+      <c r="L37" s="32"/>
+      <c r="M37" s="32"/>
+      <c r="N37" s="32"/>
+      <c r="O37" s="32"/>
+      <c r="P37" s="32"/>
+      <c r="Q37" s="32"/>
+      <c r="R37" s="32"/>
+      <c r="S37" s="32"/>
+      <c r="T37" s="32"/>
+      <c r="U37" s="32"/>
+      <c r="V37" s="32"/>
+      <c r="W37" s="32"/>
+      <c r="X37" s="32"/>
+      <c r="Y37" s="34"/>
+    </row>
+    <row r="38" spans="1:25" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="31"/>
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="39" t="s">
+        <v>143</v>
+      </c>
+      <c r="F38" s="33"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="32"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="32"/>
+      <c r="K38" s="32"/>
+      <c r="L38" s="32"/>
+      <c r="M38" s="32"/>
+      <c r="N38" s="32"/>
+      <c r="O38" s="32"/>
+      <c r="P38" s="32"/>
+      <c r="Q38" s="32"/>
+      <c r="R38" s="32"/>
+      <c r="S38" s="32"/>
+      <c r="T38" s="32"/>
+      <c r="U38" s="32"/>
+      <c r="V38" s="32"/>
+      <c r="W38" s="32"/>
+      <c r="X38" s="32"/>
+      <c r="Y38" s="34"/>
+    </row>
+    <row r="39" spans="1:25" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="31"/>
+      <c r="B39" s="37"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="F39" s="33"/>
+      <c r="G39" s="37"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="32"/>
+      <c r="M39" s="32"/>
+      <c r="N39" s="32"/>
+      <c r="O39" s="32"/>
+      <c r="P39" s="32"/>
+      <c r="Q39" s="32"/>
+      <c r="R39" s="32"/>
+      <c r="S39" s="32"/>
+      <c r="T39" s="32"/>
+      <c r="U39" s="32"/>
+      <c r="V39" s="32"/>
+      <c r="W39" s="32"/>
+      <c r="X39" s="32"/>
+      <c r="Y39" s="34"/>
+    </row>
+    <row r="40" spans="1:25" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="31"/>
+      <c r="B40" s="37"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="39" t="s">
+        <v>149</v>
+      </c>
+      <c r="F40" s="33"/>
+      <c r="G40" s="37"/>
+      <c r="H40" s="32"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="32"/>
+      <c r="K40" s="32"/>
+      <c r="L40" s="32"/>
+      <c r="M40" s="32"/>
+      <c r="N40" s="32"/>
+      <c r="O40" s="32"/>
+      <c r="P40" s="32"/>
+      <c r="Q40" s="32"/>
+      <c r="R40" s="32"/>
+      <c r="S40" s="32"/>
+      <c r="T40" s="32"/>
+      <c r="U40" s="32"/>
+      <c r="V40" s="32"/>
+      <c r="W40" s="32"/>
+      <c r="X40" s="32"/>
+      <c r="Y40" s="34"/>
+    </row>
+    <row r="41" spans="1:25" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A41" s="31"/>
+      <c r="B41" s="37"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="37"/>
+      <c r="E41" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="F41" s="33"/>
+      <c r="G41" s="37"/>
+      <c r="H41" s="32"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="32"/>
+      <c r="K41" s="32"/>
+      <c r="L41" s="32"/>
+      <c r="M41" s="32"/>
+      <c r="N41" s="32"/>
+      <c r="O41" s="32"/>
+      <c r="P41" s="32"/>
+      <c r="Q41" s="32"/>
+      <c r="R41" s="32"/>
+      <c r="S41" s="32"/>
+      <c r="T41" s="32"/>
+      <c r="U41" s="32"/>
+      <c r="V41" s="32"/>
+      <c r="W41" s="32"/>
+      <c r="X41" s="32"/>
+      <c r="Y41" s="34"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="E2:E40">
     <sortCondition ref="E1:E40"/>
   </sortState>
   <phoneticPr fontId="2" type="noConversion"/>
   <dataValidations count="7">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="F24:F32 E12:E15 F20" xr:uid="{BF2A3A67-E5C6-4CA8-90EB-47FC7AD7BBF6}">
       <formula1>"Process, Decision, Subprocess, Start, End, Document, Data, Database, External Data, On-page reference, Off-page reference, Custom 1, Custom 2, Custom 3, Custom 4"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Process Step ID" prompt="Enter a unique process step ID for each shape in the diagram." sqref="B32 A11:A12" xr:uid="{9E21A2FA-4FF8-418B-9CD3-507D10063943}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Process Step Description" prompt="Enter text for the process step that will appear in the shape." sqref="C32 B12" xr:uid="{71ACAB78-0472-4840-8D62-662467BFFBC6}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Next Step ID" prompt="Enter the process step ID for the next step. Use commas to separate multiple next steps, such as &quot;P600,P700&quot;." sqref="D32 C12" xr:uid="{2CA7E603-AA83-4B86-B6F2-3D3A889CEFAB}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Connector Label" prompt="If desired, label the connector to the next step. Use commas to separate multiple next steps, such as &quot;Yes,No&quot;." sqref="D12" xr:uid="{BFCCDE2C-C124-4F1E-8ED2-D64B685EF5D6}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Shape Type" prompt="Enter the type of shape you'd like each process step to use." sqref="F23 E11" xr:uid="{2EAEB130-0BC3-4246-8D9F-653FA0DD5510}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Alt Text" prompt="Alt Text helps people with visual impairments understand your diagram. Describe each process step." sqref="G31 F6" xr:uid="{FA05EE34-2647-4A12-9AB3-63C9843EAEDB}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100157830546789D345B4E318492D6AFCB3" ma:contentTypeVersion="14" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="0a79e5266fe9167059ef9cf519d25ba7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fed8643a-8c5d-43cb-81a6-924568e5651f" xmlns:ns3="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cfdeea47ac0b55895d5adb1cfd78bf81" ns2:_="" ns3:_="">
+    <xsd:import namespace="fed8643a-8c5d-43cb-81a6-924568e5651f"/>
+    <xsd:import namespace="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fed8643a-8c5d-43cb-81a6-924568e5651f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="994978f9-c720-412d-8f76-78c50bf03f6e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5aba5b20-2fa9-48d6-a971-9f710ae1352d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f4fd09d3-f7e1-4dff-ad4c-69ee5e018419" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fed8643a-8c5d-43cb-81a6-924568e5651f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47885663-F69B-4509-BDA6-5F41E567803A}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AEB037A-14DE-4B39-90F4-4DB5888E7345}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7FDC2D1-B8D3-4497-9AF0-713A60D9B874}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Victor Bohman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100157830546789D345B4E318492D6AFCB3</vt:lpwstr>
+  </property>
+</Properties>
+</file>