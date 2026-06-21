--- v0 (2026-01-16)
+++ v1 (2026-06-21)
@@ -1,977 +1,2393 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="3B4A57DF" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRPr="002674FA" w:rsidRDefault="006178F7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1478"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002674FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teamindelning KUA Geriatriska kliniken 32 VT-26 </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
-[...1 lines deleted...]
-        <w:tblW w:w="9228" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4532" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="110" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4614"/>
-        <w:gridCol w:w="4614"/>
+        <w:gridCol w:w="4532"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="38AEB8A7" w14:textId="77777777" w:rsidTr="003F38DB">
+      <w:tr w:rsidR="00B070EF" w14:paraId="2FF5B3A8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="353"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4614" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E19D463" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...24 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>vecka 9-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="129B3C30" w14:textId="77777777" w:rsidTr="003F38DB">
+      <w:tr w:rsidR="00B070EF" w14:paraId="33A2FBD6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="365"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4614" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FF9F7C3" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xamso Muhummed, Ali </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="2F2585BA" w14:textId="77777777" w:rsidTr="003F38DB">
+      <w:tr w:rsidR="00B070EF" w14:paraId="46C52D03" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="353"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4614" w:type="dxa"/>
-[...24 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EA40E4C" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matilda, Friberg </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="6D09ACE3" w14:textId="77777777" w:rsidTr="003F38DB">
+      <w:tr w:rsidR="00B070EF" w14:paraId="1C11C742" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="353"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4614" w:type="dxa"/>
-[...24 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="155C96CC" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anna, Jönsson </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="1EF059A0" w14:textId="77777777" w:rsidTr="003F38DB">
+      <w:tr w:rsidR="00B070EF" w14:paraId="73912049" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="353"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4614" w:type="dxa"/>
-[...24 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7115FCD3" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nora, Läggeberger </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="74950AE3" w14:textId="77777777" w:rsidTr="003F38DB">
+      <w:tr w:rsidR="00B070EF" w14:paraId="43154F0E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="365"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4614" w:type="dxa"/>
-[...24 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2190979E" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sanna, Möller </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6926A06E" w14:textId="219681D0" w:rsidR="00AC3010" w:rsidRPr="00E515AC" w:rsidRDefault="003F38DB" w:rsidP="003F38DB">
+    <w:p w14:paraId="2386B0F1" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t>Teamindelning KUA Geriatriska kliniken 32 – VT 26</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="9200" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9064" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4600"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="4532"/>
+        <w:gridCol w:w="4532"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="17F55AEE" w14:textId="77777777" w:rsidTr="00E515AC">
+      <w:tr w:rsidR="00B070EF" w14:paraId="7C98AF09" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="542"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="013ED3C3" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>vecka 14-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> vecka 14-15</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="624E9AE2" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team 2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>vecka 14-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="2B48E0DA" w14:textId="77777777" w:rsidTr="00E515AC">
+      <w:tr w:rsidR="00B070EF" w14:paraId="2FED4C3D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="395"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-[...29 lines deleted...]
-              <w:t>Florian, Dalipi</w:t>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="087FD6E5" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hanna, Molander </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B63D4F4" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Florian, Dalipi </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="206F7B8A" w14:textId="77777777" w:rsidTr="00E515AC">
+      <w:tr w:rsidR="00B070EF" w14:paraId="34464F57" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="410"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-[...29 lines deleted...]
-              <w:t>Irma, Jacobsson</w:t>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D929175" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vesa, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sekiraca </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AE3126A" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irma, Jacobsson </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="3DFD1287" w14:textId="77777777" w:rsidTr="00E515AC">
+      <w:tr w:rsidR="002674FA" w14:paraId="750AA276" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="410"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="485B30BA" w14:textId="051C7E77" w:rsidR="002674FA" w:rsidRDefault="002674FA">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Stefanie, Olluri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D692057" w14:textId="482EB600" w:rsidR="002674FA" w:rsidRDefault="002674FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nicole, Jarlsten</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B070EF" w14:paraId="75A2BBAB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="085E867D" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fatima, Teimori </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D5A20A2" w14:textId="46AF2517" w:rsidR="00B070EF" w:rsidRDefault="00B070EF"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46F5F8EB" w14:textId="77777777" w:rsidR="003F38DB" w:rsidRPr="00E515AC" w:rsidRDefault="003F38DB" w:rsidP="00E515AC">
+    <w:p w14:paraId="7F0680A2" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
       <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="9278" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9064" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="14" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4639"/>
-        <w:gridCol w:w="4639"/>
+        <w:gridCol w:w="4532"/>
+        <w:gridCol w:w="4532"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F38DB" w:rsidRPr="00E515AC" w14:paraId="1734F06A" w14:textId="77777777" w:rsidTr="00E515AC">
+      <w:tr w:rsidR="00B070EF" w14:paraId="5E8BC23D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="362"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4639" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3781CE3F" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>vecka 17-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09D2296C" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team 2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>vecka 17-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B070EF" w14:paraId="152D735B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32A78C3B" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sara, Alm </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60BB86C1" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rut, Fahlström Nihlgård </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B070EF" w14:paraId="2A609DBF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BAF2A5A" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Snaedis, Olinudottir </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59F86C53" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arif, Zaidi </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B070EF" w14:paraId="009799D8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="579069F3" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexander, Åkesson </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A3D66A4" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abdulnaser, Miaari </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B070EF" w14:paraId="29C67A7B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52F59509" w14:textId="50EC65E0" w:rsidR="00B070EF" w:rsidRPr="002674FA" w:rsidRDefault="002674FA">
+            <w:pPr>
+              <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="32"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E515AC">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002674FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...172 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Måns, Björkhem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3263627F" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lovisa, Nilsson </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A86AE92" w14:textId="77777777" w:rsidR="003F38DB" w:rsidRDefault="003F38DB" w:rsidP="00E515AC">
+    <w:p w14:paraId="3E557A14" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
       <w:pPr>
+        <w:spacing w:after="79"/>
+        <w:ind w:left="879"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70393059" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRPr="002674FA" w:rsidRDefault="006178F7">
+      <w:pPr>
+        <w:spacing w:after="193"/>
+        <w:ind w:left="811"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F38DB">
+      <w:r w:rsidRPr="002674FA">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Introdag</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> = kl. 09:00-16:00 (lokal på MyMoodle) </w:t>
+        <w:t xml:space="preserve">Schema KUA GK </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A188924" w14:textId="2287F948" w:rsidR="003F38DB" w:rsidRDefault="003F38DB" w:rsidP="003F38DB">
+    <w:p w14:paraId="5D00B36D" w14:textId="4C1B4DA1" w:rsidR="00B070EF" w:rsidRDefault="006178F7" w:rsidP="002674FA">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F38DB">
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>A-tur</w:t>
+        <w:t>Team 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F38DB">
-        <w:t xml:space="preserve"> = kl. 0</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9064" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="17" w:type="dxa"/>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1282"/>
+        <w:gridCol w:w="1553"/>
+        <w:gridCol w:w="1493"/>
+        <w:gridCol w:w="1527"/>
+        <w:gridCol w:w="1536"/>
+        <w:gridCol w:w="1673"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B070EF" w14:paraId="36692CFE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EF0486A" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="65"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63171952" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Måndag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="083340B9" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tisdag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3146BC32" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onsdag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01AE8C7B" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Torsdag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="204FF4A5" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fredag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B070EF" w14:paraId="15D9A34E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BEFEEF3" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">v. 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EAEE8F2" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introdag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="572B71BE" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38B75A18" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D081CEA" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B4A20CF" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B070EF" w14:paraId="46B35E2A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="595AB5C9" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">v. 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07FCC0AE" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="067892D4" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C-tur* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AA58AA8" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BC53F5A" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="791C1DE2" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminarium </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6A303CDC" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+      <w:pPr>
+        <w:spacing w:after="227"/>
+        <w:ind w:left="869"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579BA853" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Team 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9064" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="14" w:type="dxa"/>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1282"/>
+        <w:gridCol w:w="1553"/>
+        <w:gridCol w:w="1493"/>
+        <w:gridCol w:w="1527"/>
+        <w:gridCol w:w="1536"/>
+        <w:gridCol w:w="1673"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B070EF" w14:paraId="03858990" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09956148" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="65"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42C1B490" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Måndag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C38D500" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tisdag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B502EED" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onsdag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E251057" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Torsdag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EF0B611" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fredag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B070EF" w14:paraId="30293A0B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34FB158E" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">v. 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F76C3ED" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introdag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A471EAF" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0570F346" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C-tur* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593173C8" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5933B811" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B070EF" w14:paraId="2336B2D0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38A497FB" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">v. 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D6745D0" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DEDF6EF" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D26F568" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AA174AA" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:right="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C-tur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F058E73" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+            <w:pPr>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminarium </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3FD1BFCC" w14:textId="1B157199" w:rsidR="002674FA" w:rsidRPr="002674FA" w:rsidRDefault="002674FA" w:rsidP="002674FA">
+      <w:pPr>
+        <w:spacing w:after="227" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Introdag </w:t>
       </w:r>
       <w:r>
-        <w:t>7:00</w:t>
-[...2 lines deleted...]
-        <w:t>-15:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= kl. 09:00-16:00 (lokal på MyMoodle) </w:t>
       </w:r>
       <w:r>
-        <w:t>30</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003F38DB">
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A-tur </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= kl. 07:00-15:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>C-tur</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F38DB">
-        <w:t xml:space="preserve"> = kl. 13:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = kl. 13:00-21:30 </w:t>
       </w:r>
       <w:r>
-        <w:t>00</w:t>
-[...2 lines deleted...]
-        <w:t>-2</w:t>
+        <w:br/>
       </w:r>
       <w:r>
-        <w:t>1</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="003F38DB">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>C-tur*</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F38DB">
-        <w:t xml:space="preserve"> = (förkortad) kl. 13:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = (förkortad) kl. 13:00-20:00 </w:t>
       </w:r>
       <w:r>
-        <w:t>00</w:t>
-[...2 lines deleted...]
-        <w:t>-</w:t>
+        <w:br/>
       </w:r>
       <w:r>
-        <w:t>20:00</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seminarium </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F38DB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= kl. 09:00-12:00 (lokal på MyMoodle) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407839A7" w14:textId="5EC828CA" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="458" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="2515" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="FF0000"/>
+        </w:rPr>
+        <w:t>OBS! Ändrade scheman pga röda dagar!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009C569F" w14:textId="53611D27" w:rsidR="003F38DB" w:rsidRPr="003F38DB" w:rsidRDefault="003F38DB" w:rsidP="003F38DB">
+    <w:p w14:paraId="5F489BB9" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="79"/>
+        <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F38DB">
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Seminarium</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> = kl. 10:00-12:00 eller kl. 13:00-15:00 (lokal på MyMoodle)</w:t>
+        <w:t xml:space="preserve">Vecka 14 fredag 3/4 ledig pga långfredagen.  </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003F38DB" w:rsidRPr="003F38DB">
+    <w:p w14:paraId="7F8B0329" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="79"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vecka 15 måndag 6/4 ledig pga annandag påsk.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13053EDF" w14:textId="77777777" w:rsidR="00B070EF" w:rsidRDefault="006178F7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vecka 18 fredag 1/5 ledig pga 1 maj. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="FF0000"/>
+        </w:rPr>
+        <w:t>Seminarium vecka 18 = torsdag 30/4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B070EF">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1440" w:right="2226" w:bottom="1440" w:left="1416" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55BA03AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA662C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="BEBCED94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EF041F6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="449205DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C1A35B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="45A649E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="380C6B82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D6B6B962">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9828CDB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7A30F5F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="567808632">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="243"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F38DB"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00E66BDF"/>
+    <w:rsidRoot w:val="00B070EF"/>
+    <w:rsid w:val="002674FA"/>
+    <w:rsid w:val="00476EB0"/>
+    <w:rsid w:val="006178F7"/>
+    <w:rsid w:val="006270C9"/>
+    <w:rsid w:val="00B070EF"/>
+    <w:rsid w:val="00BE2DE3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7D3287DA"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{1D11B1D5-2692-4358-BD37-BD4285867672}"/>
+  <w14:docId w14:val="7ADD8796"/>
+  <w15:docId w15:val="{CAB30748-7A49-4874-97A1-585526CCF900}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1318,598 +2734,109 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="003F38DB"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...180 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-[...293 lines deleted...]
-    <w:rsid w:val="003F38DB"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1966,51 +2893,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2157,80 +3084,64 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>95</Words>
-  <Characters>552</Characters>
+  <Words>178</Words>
+  <Characters>940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
+  <Company>Landstinget i Kalmar län</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>621</CharactersWithSpaces>
+  <CharactersWithSpaces>1128</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Milla Norrby</dc:creator>
+  <dc:creator>Ebba Johanson</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>