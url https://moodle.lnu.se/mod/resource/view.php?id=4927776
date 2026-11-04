--- v0 (2025-11-05)
+++ v1 (2026-11-04)
@@ -1,48 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -66,63 +65,62 @@
   <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId15"/>
+    <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="356" r:id="rId6"/>
-    <p:sldId id="360" r:id="rId7"/>
-[...6 lines deleted...]
-    <p:sldId id="361" r:id="rId14"/>
+    <p:sldId id="310" r:id="rId7"/>
+    <p:sldId id="293" r:id="rId8"/>
+    <p:sldId id="295" r:id="rId9"/>
+    <p:sldId id="292" r:id="rId10"/>
+    <p:sldId id="337" r:id="rId11"/>
+    <p:sldId id="316" r:id="rId12"/>
+    <p:sldId id="361" r:id="rId13"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="sv-SE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -244,92 +242,92 @@
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{CC1487EC-4765-9540-95AF-3BF0813875CA}" v="2" dt="2025-08-25T09:46:31.709"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15047" autoAdjust="0"/>
+    <p:restoredLeft sz="16353" autoAdjust="0"/>
     <p:restoredTop sz="96327"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="106" d="100"/>
+          <a:sy n="106" d="100"/>
         </p:scale>
-        <p:origin x="536" y="52"/>
+        <p:origin x="714" y="114"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="80" d="100"/>
         <a:sy n="80" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -374,51 +372,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{327914C1-4DDA-7F48-8881-F6B2E3F906D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-09-01</a:t>
+              <a:t>2026-08-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -646,59 +644,59 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -806,51 +804,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{80B96618-DCD8-4754-B0DF-254AC6747191}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4082953801"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -890,51 +888,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{80B96618-DCD8-4754-B0DF-254AC6747191}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3629841760"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -974,227 +972,227 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{80B96618-DCD8-4754-B0DF-254AC6747191}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1096439270"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Startbild med logotyp">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Oval 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED89E8A6-912F-4CCA-7D8A-76B2CCC10ACA}"/>
@@ -1332,54 +1330,54 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABB0D743-7386-580E-8121-5224E1CA771B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1996625" y="2533667"/>
             <a:ext cx="8198750" cy="1216082"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1906275066"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -1949,54 +1947,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63CB8FB6-92CE-935E-7AE0-B3B6B1EC6F07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3541328120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -2460,54 +2458,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABFD75E-5CC5-DB2A-0177-7AEB70034F69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1565726130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -2971,54 +2969,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABFD75E-5CC5-DB2A-0177-7AEB70034F69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978002931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -3482,54 +3480,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABFD75E-5CC5-DB2A-0177-7AEB70034F69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2899313461"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -3993,54 +3991,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABFD75E-5CC5-DB2A-0177-7AEB70034F69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3106078903"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -4225,54 +4223,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1258625001"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -4656,54 +4654,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="734458375"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -4895,54 +4893,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3312434899"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -5324,54 +5322,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2686320370"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -5761,54 +5759,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72F8BA92-5164-4AF9-08D7-DF4C96E9C389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3381841573"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -5986,54 +5984,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Presentationens titel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för text, namn">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26D49A14-D994-A920-4CD8-E3ECDEE27D56}"/>
               </a:ext>
             </a:extLst>
@@ -6527,54 +6525,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72F8BA92-5164-4AF9-08D7-DF4C96E9C389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2440254551"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -6964,54 +6962,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72F8BA92-5164-4AF9-08D7-DF4C96E9C389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2409307368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7205,54 +7203,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3658524128"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7446,54 +7444,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4122931089"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7644,54 +7642,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1020318729"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7858,54 +7856,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B0E2B92-4DEA-E8F0-8119-F900C3AF989E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4156217155"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -8072,54 +8070,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B0E2B92-4DEA-E8F0-8119-F900C3AF989E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3814572312"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -8286,54 +8284,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B0E2B92-4DEA-E8F0-8119-F900C3AF989E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3613065616"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -8699,54 +8697,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Innehållsförteckning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3826009544"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -8972,54 +8970,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2034203949"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -9245,54 +9243,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1417339487"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -9518,54 +9516,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>”Klicka här för att lägga till ett citat”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1842613037"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -9811,54 +9809,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>”Klicka här för att lägga till ett citat”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40054A74-2202-3037-7997-04EE86D7ACB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1380071844"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10104,54 +10102,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>”Klicka här för att lägga till ett citat”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40054A74-2202-3037-7997-04EE86D7ACB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="91630879"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10397,54 +10395,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>”Klicka här för att lägga till ett citat”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40054A74-2202-3037-7997-04EE86D7ACB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1566332404"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10828,54 +10826,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Q&amp;A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3853151976"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11066,54 +11064,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Tack!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för text 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1C6B23A-3803-DCF3-384D-23EA34C908F0}"/>
               </a:ext>
             </a:extLst>
@@ -11213,54 +11211,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1012087542"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11418,54 +11416,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2757520066"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11784,54 +11782,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AC98333-6657-201B-B5C6-84B9E4977F57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="263332527"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11956,54 +11954,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AC98333-6657-201B-B5C6-84B9E4977F57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3111043800"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -12128,54 +12126,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AC98333-6657-201B-B5C6-84B9E4977F57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="148599385"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -12300,54 +12298,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AC98333-6657-201B-B5C6-84B9E4977F57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3939053018"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -12811,54 +12809,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63CB8FB6-92CE-935E-7AE0-B3B6B1EC6F07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2441850749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -13032,51 +13030,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="259200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{70014420-73BE-44B5-81BB-E4A043E68488}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2025-09-01</a:t>
+              <a:t>2026-08-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05634CC5-AB1E-9F62-A6B9-A2EF5201E910}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -13523,241 +13521,103 @@
         <p15:guide id="11" orient="horz" pos="1003" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="12" orient="horz" pos="3997" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="13" orient="horz" pos="3816" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=50408" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=50408" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.lnu.se/course/view.php?id=53961" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/studenthalsan" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/stod-och-service/rattigheter-och-skyldigheter/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/stod-och-service/studera-med-funktionsnedsattning/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/ub/kontakta-biblioteket/studieverkstaden/sa-lyckas-du-med-dina-studier/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/ub/kontakta-biblioteket/studieverkstaden/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/fusk-plagiat/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/studenthalsan" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/stod-och-service/rattigheter-och-skyldigheter/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/stod-och-service/studera-med-funktionsnedsattning/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/ub/kontakta-biblioteket/studieverkstaden/sa-lyckas-du-med-dina-studier/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/https:/lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/ub/kontakta-biblioteket/studieverkstaden/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/fusk-plagiat/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Linn.andergren@lnu.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1739874875"/>
-      </p:ext>
-[...132 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3772618429"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -14524,401 +14384,50 @@
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...349 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="textruta 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2855640" y="764704"/>
             <a:ext cx="7416824" cy="7017306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
@@ -15428,51 +14937,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -16310,51 +15819,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -16396,51 +15905,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2244436" y="1147597"/>
             <a:ext cx="7379956" cy="4973660"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1135024112"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -16482,51 +15991,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2317751" y="982766"/>
             <a:ext cx="7452778" cy="5027669"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1098808950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="textruta 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AECDB2F-9DB6-47CF-B369-5937E5130052}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16968,51 +16477,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D0015D8-A51D-4C17-BED3-6C606835D045}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17730,50 +17239,184 @@
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rubrik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43E9F99E-93B0-E86E-B601-6B4B8F971169}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Välkommen att kontakta mig!</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Linn.andergren@lnu.se</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5648DCA5-68D9-6EFF-6948-C5D24F4955FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>		Lycka till och ha en rolig och intressant studietid </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:sym typeface="Wingdings" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3772618429"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linnéuniversitetet">
   <a:themeElements>
     <a:clrScheme name="Linnéuniversitetet">
       <a:dk1>
         <a:srgbClr val="232326"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFE000"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="232326"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFE000"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FFE000"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FDECB2"/>
       </a:accent2>
@@ -18262,56 +17905,53 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101008D7B5A2BE896884DBF64A74CBE3ADF48" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="b45ef57db664316cdc0ce0662ef63c9c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fcc5c06c-2abc-4316-8170-3edfc616a328" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="92514c20592f1ab0d4754719cbc6a4a9" ns2:_="">
     <xsd:import namespace="fcc5c06c-2abc-4316-8170-3edfc616a328"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fcc5c06c-2abc-4316-8170-3edfc616a328" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -18415,141 +18055,143 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44A04407-B5D4-46FF-9D15-FF8A5F0D03DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF244CB8-FFB0-463D-A6B8-141F09001709}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="fcc5c06c-2abc-4316-8170-3edfc616a328"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50D61E3F-63E7-49E6-BEA5-532525D8797A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fcc5c06c-2abc-4316-8170-3edfc616a328"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF244CB8-FFB0-463D-A6B8-141F09001709}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44A04407-B5D4-46FF-9D15-FF8A5F0D03DA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Linnéuniversitetet</Template>
   <TotalTime></TotalTime>
-  <Words>506</Words>
+  <Words>468</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bredbild</PresentationFormat>
-  <Paragraphs>73</Paragraphs>
-  <Slides>10</Slides>
+  <Paragraphs>70</Paragraphs>
+  <Slides>9</Slides>
   <Notes>4</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Corbel</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Linnéuniversitetet</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Min vecka </vt:lpstr>
       <vt:lpstr>Realitet! Gör ett veckoschema! </vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Välkommen att kontakta mig! Linn.andergren@lnu.se </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Linn Andergren</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>