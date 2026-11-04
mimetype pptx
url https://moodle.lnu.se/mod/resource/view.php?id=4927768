--- v0 (2026-05-08)
+++ v1 (2026-11-04)
@@ -37,52 +37,50 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
@@ -94,103 +92,101 @@
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
     <p:sldMasterId id="2147483658" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId56"/>
+    <p:notesMasterId r:id="rId54"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="275" r:id="rId10"/>
-    <p:sldId id="311" r:id="rId11"/>
-[...43 lines deleted...]
-    <p:sldId id="305" r:id="rId55"/>
+    <p:sldId id="270" r:id="rId11"/>
+    <p:sldId id="261" r:id="rId12"/>
+    <p:sldId id="273" r:id="rId13"/>
+    <p:sldId id="274" r:id="rId14"/>
+    <p:sldId id="262" r:id="rId15"/>
+    <p:sldId id="296" r:id="rId16"/>
+    <p:sldId id="264" r:id="rId17"/>
+    <p:sldId id="280" r:id="rId18"/>
+    <p:sldId id="309" r:id="rId19"/>
+    <p:sldId id="310" r:id="rId20"/>
+    <p:sldId id="263" r:id="rId21"/>
+    <p:sldId id="306" r:id="rId22"/>
+    <p:sldId id="307" r:id="rId23"/>
+    <p:sldId id="279" r:id="rId24"/>
+    <p:sldId id="313" r:id="rId25"/>
+    <p:sldId id="277" r:id="rId26"/>
+    <p:sldId id="276" r:id="rId27"/>
+    <p:sldId id="286" r:id="rId28"/>
+    <p:sldId id="288" r:id="rId29"/>
+    <p:sldId id="290" r:id="rId30"/>
+    <p:sldId id="297" r:id="rId31"/>
+    <p:sldId id="317" r:id="rId32"/>
+    <p:sldId id="293" r:id="rId33"/>
+    <p:sldId id="320" r:id="rId34"/>
+    <p:sldId id="321" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="303" r:id="rId37"/>
+    <p:sldId id="302" r:id="rId38"/>
+    <p:sldId id="298" r:id="rId39"/>
+    <p:sldId id="292" r:id="rId40"/>
+    <p:sldId id="300" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="294" r:id="rId43"/>
+    <p:sldId id="301" r:id="rId44"/>
+    <p:sldId id="308" r:id="rId45"/>
+    <p:sldId id="312" r:id="rId46"/>
+    <p:sldId id="315" r:id="rId47"/>
+    <p:sldId id="314" r:id="rId48"/>
+    <p:sldId id="291" r:id="rId49"/>
+    <p:sldId id="304" r:id="rId50"/>
+    <p:sldId id="318" r:id="rId51"/>
+    <p:sldId id="322" r:id="rId52"/>
+    <p:sldId id="305" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="7315200" cy="9601200"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="sv-SE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -255,52 +251,50 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
       <p14:sectionLst xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p14:section name="Svenska" id="{C62FB8AF-30B2-4C80-8866-4B67532C3C7D}">
           <p14:sldIdLst>
             <p14:sldId id="282"/>
             <p14:sldId id="258"/>
             <p14:sldId id="259"/>
             <p14:sldId id="260"/>
             <p14:sldId id="275"/>
-            <p14:sldId id="311"/>
-            <p14:sldId id="283"/>
             <p14:sldId id="270"/>
             <p14:sldId id="261"/>
             <p14:sldId id="273"/>
             <p14:sldId id="274"/>
             <p14:sldId id="262"/>
             <p14:sldId id="296"/>
             <p14:sldId id="264"/>
             <p14:sldId id="280"/>
             <p14:sldId id="309"/>
             <p14:sldId id="310"/>
             <p14:sldId id="263"/>
             <p14:sldId id="306"/>
             <p14:sldId id="307"/>
             <p14:sldId id="279"/>
             <p14:sldId id="313"/>
             <p14:sldId id="277"/>
             <p14:sldId id="276"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="English" id="{8C06E000-A981-4896-BE5F-F7B756C53D8A}">
           <p14:sldIdLst>
             <p14:sldId id="286"/>
             <p14:sldId id="288"/>
             <p14:sldId id="290"/>
             <p14:sldId id="297"/>
@@ -362,92 +356,92 @@
   <p:clrMru>
     <a:srgbClr val="116466"/>
     <a:srgbClr val="D1E8E2"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
+    <p:restoredLeft sz="20533" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="105" d="100"/>
           <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="2418" y="96"/>
+        <p:origin x="78" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://linnestudenterna-my.sharepoint.com/personal/nick_linnek_se/Documents/Jobbrelaterat/Disciplinstatistik.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://linnestudenterna-my.sharepoint.com/personal/nick_linnek_se/Documents/Jobbrelaterat/Disciplinstatistik.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="sv-SE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
@@ -2470,51 +2464,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4143587" y="0"/>
             <a:ext cx="3169920" cy="481727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96661" tIns="48331" rIns="96661" bIns="48331" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F64EB03E-5C95-4CF1-8746-B9FD24C2712C}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-08-30</a:t>
+              <a:t>2026-08-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777875" y="1200150"/>
             <a:ext cx="5759450" cy="3240088"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2742,71 +2736,71 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.su.se/medarbetare/r%C3%A5d-st%C3%B6d/undervisning/v%C3%A4gledning-om-anv%C3%A4ndning-av-ai-drivna-chattbotar-vid-utbildning-och-forskning-1.648977" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openai.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lu.se/artikel/chatgpt-fusk-hjalp-eller-digital-killgissning" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kursdesign.lnu.se/fordjupningar/ai-i-hogre-utbildning/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kursdesign.lnu.se/wp-content/uploads/2023/05/Information-till-studenter-om-ChatGPT.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.lu.se/undervisnings-tips/ai-i-undervisningen" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akademiliv.se/2023/05/91719/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hb.se/anstalld/for-mitt-arbete/stod-for-utbildning/examinationer/ai-och-examinationer/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.su.se/medarbetare/r%C3%A5d-st%C3%B6d/undervisning/v%C3%A4gledning-om-anv%C3%A4ndning-av-ai-drivna-chattbotar-vid-utbildning-och-forskning-1.648977" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openai.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lu.se/artikel/chatgpt-fusk-hjalp-eller-digital-killgissning" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kursdesign.lnu.se/fordjupningar/ai-i-hogre-utbildning/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kursdesign.lnu.se/wp-content/uploads/2023/05/Information-till-studenter-om-ChatGPT.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.lu.se/undervisnings-tips/ai-i-undervisningen" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akademiliv.se/2023/05/91719/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hb.se/anstalld/for-mitt-arbete/stod-for-utbildning/examinationer/ai-och-examinationer/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.su.se/medarbetare/r%C3%A5d-st%C3%B6d/undervisning/v%C3%A4gledning-om-anv%C3%A4ndning-av-ai-drivna-chattbotar-vid-utbildning-och-forskning-1.648977" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openai.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lu.se/artikel/chatgpt-fusk-hjalp-eller-digital-killgissning" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kursdesign.lnu.se/fordjupningar/ai-i-hogre-utbildning/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kursdesign.lnu.se/wp-content/uploads/2023/05/Information-till-studenter-om-ChatGPT.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.lu.se/undervisnings-tips/ai-i-undervisningen" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akademiliv.se/2023/05/91719/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hb.se/anstalld/for-mitt-arbete/stod-for-utbildning/examinationer/ai-och-examinationer/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.su.se/medarbetare/r%C3%A5d-st%C3%B6d/undervisning/v%C3%A4gledning-om-anv%C3%A4ndning-av-ai-drivna-chattbotar-vid-utbildning-och-forskning-1.648977" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openai.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lu.se/artikel/chatgpt-fusk-hjalp-eller-digital-killgissning" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kursdesign.lnu.se/fordjupningar/ai-i-hogre-utbildning/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kursdesign.lnu.se/wp-content/uploads/2023/05/Information-till-studenter-om-ChatGPT.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.lu.se/undervisnings-tips/ai-i-undervisningen" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akademiliv.se/2023/05/91719/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hb.se/anstalld/for-mitt-arbete/stod-for-utbildning/examinationer/ai-och-examinationer/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -3028,51 +3022,51 @@
               <a:t>Skillnad mellan pedagogik här och där </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C48D039-7438-4649-B4BC-709BAF7D57B2}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2054687283"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3169,51 +3163,51 @@
               <a:t>Regelboksmetaforen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C48D039-7438-4649-B4BC-709BAF7D57B2}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>17</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2384018330"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3256,51 +3250,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>99 per 250808</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C48D039-7438-4649-B4BC-709BAF7D57B2}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="861906928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4271,51 +4265,51 @@
               <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C48D039-7438-4649-B4BC-709BAF7D57B2}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2492121438"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4358,51 +4352,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Presentationsmaterial ht2023</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C48D039-7438-4649-B4BC-709BAF7D57B2}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>25</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="782011973"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5376,51 +5370,51 @@
           <a:p>
             <a:endParaRPr lang="sv-SE" b="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C48D039-7438-4649-B4BC-709BAF7D57B2}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>42</a:t>
+              <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3348440357"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
@@ -10714,243 +10708,235 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/JrmKBti3fgs" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/doavyD9iuAw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/studentrepresentant" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/eng/buddyprogrammet/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studcoord@linnek.se" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/doavyD9iuAw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/studentrepresentant" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/euniwell/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/eng/buddyprogrammet/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studcoord@linnek.se" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/ZicFyF8WsQA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/euniwell/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/ZicFyF8WsQA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hitract.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hitract.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.kalmar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.vaxjo/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/linnek.se/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@linnek.se" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.kalmar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.vaxjo/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/linnek.se/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@linnek.se" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/ZicFyF8WsQA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/ZicFyF8WsQA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/JrmKBti3fgs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/JrmKBti3fgs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/eng/buddyprogrammet/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studcoord@linnek.se" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/eng/buddyprogrammet/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studcoord@linnek.se" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hitract.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boardrep1@linnek.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hitract.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boardrep1@linnek.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/doavyD9iuAw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/eng/studentrepresentant" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/doavyD9iuAw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/eng/studentrepresentant" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.vaxjo" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/linnek.se/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.kalmar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.kalmar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.vaxjo/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/linnek.se/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@linnek.se" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.vaxjo" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/linnek.se/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.kalmar" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.kalmar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.vaxjo/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/linnek.se/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@linnek.se" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/ZicFyF8WsQA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.vaxjo" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/linnek.se/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.kalmar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.vaxjo" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/linnek.se/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Linnekaren.kalmar" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/JrmKBti3fgs" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rubrik 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{049E4606-7BDD-071B-B588-325FEC315D60}"/>
@@ -11131,2197 +11117,1314 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EBC3B23-79D4-7EFF-138C-96B375A48B71}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42518182-FFFC-E323-2FF3-0A694B4788EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Engagera dig!</a:t>
+              <a:t>Studeranderepresentant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A61062-EB61-8F67-FD6B-BE176E3FDCA6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93B8CE92-6FDF-07EA-FB46-111F77B1F2A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://linnek.se/studentrepresentant</a:t>
+            </a:r>
             <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Eget nyhetsbrev </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4">
-            <a:extLst>
-[...457 lines deleted...]
-          <p:cNvPr id="16" name="Bildobjekt 15">
             <a:hlinkClick r:id="rId3"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ACA21C2-8D41-0DA7-186B-411E8B56E50D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0AEEAF-59DC-AC20-55A2-67E12FD77DE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="1058481">
-[...1 lines deleted...]
-            <a:ext cx="3126136" cy="5373912"/>
+          <a:xfrm>
+            <a:off x="838200" y="2920938"/>
+            <a:ext cx="5661111" cy="3256025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18" name="Bildobjekt 17">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D40F85-10BF-B2BD-FCE3-39F2B8D8B47E}"/>
+          <p:cNvPr id="7" name="Bildobjekt 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B5730B9-5441-00E0-54DA-B15438F2E8E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="20680766">
-[...91 lines deleted...]
-            <a:ext cx="1831525" cy="1950311"/>
+          <a:xfrm rot="1151227">
+            <a:off x="6311815" y="3219825"/>
+            <a:ext cx="4355001" cy="2049412"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2161687017"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3432762399"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5230DC-99AE-8B3E-6DC3-777CD1A662C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5907C734-9444-88C3-7E0E-9E5D21ACF3F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>Buddy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>-programmet</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6618818F-0BC1-9D00-C24E-DACB2ED4301D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{755384B7-C8E3-F5C6-8588-1528FBC653BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE"/>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://linnek.se/eng/buddyprogrammet/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Bildobjekt 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88BD86DE-4FDC-1D7C-6D16-4BE8711BE8D1}"/>
+          <p:cNvPr id="10" name="Bildobjekt 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EDF166B-B153-78C3-B1A7-6AB9FC67C9F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="796988">
-[...1 lines deleted...]
-            <a:ext cx="4392119" cy="2485548"/>
+          <a:xfrm rot="536143">
+            <a:off x="1626895" y="2732732"/>
+            <a:ext cx="3518865" cy="3314880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="textruta 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{353CD59A-355C-2E52-7AA3-92F9FA18BB05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...16 lines deleted...]
-            <a:ext cx="2508877" cy="5575282"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="221848" y="6047772"/>
+            <a:ext cx="3665315" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:extLst>
-[...9 lines deleted...]
-      </p:pic>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0" err="1">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Buddy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t> Program administrator</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Segoe UI"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Karin </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Siöö</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>studcoord@linnek.se</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Bildobjekt 9">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15C3BE3E-5F0F-EBFD-E07A-7CCF5F8FB1FE}"/>
+          <p:cNvPr id="7" name="Bildobjekt 6" descr="En bild som visar Grafik, grafisk design, konst, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B590A050-1F58-9E2B-5065-0D26371B59A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="21018212">
-[...1 lines deleted...]
-            <a:ext cx="5274639" cy="2688250"/>
+          <a:xfrm>
+            <a:off x="5385486" y="3053449"/>
+            <a:ext cx="6250460" cy="1914700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3494114366"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3508815401"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42518182-FFFC-E323-2FF3-0A694B4788EB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC571A5B-0299-4A49-60B0-48293196952A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>EUniWell</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" err="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Platshållare för innehåll 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93B8CE92-6FDF-07EA-FB46-111F77B1F2A0}"/>
+          <p:cNvPr id="6" name="Platshållare för innehåll 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7A4A22D-CFF9-A5B8-5E23-396265B2020B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2023181"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="sv-SE">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Ett samarbete mellan Linnéuniversitetet och 10 andra universitet i Europa. </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0">
+              <a:latin typeface="Garamond"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Fler möjligheter till studier och praktik utomlands!</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0">
+              <a:latin typeface="Garamond"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Digitala event tillsammans med studenter från de andra universiteten</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Lokala aktiviteter med internationell prägel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" dirty="0">
+              <a:latin typeface="Garamond"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Välkommen att engagera dig i vårt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>EUniWell</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>-utskott!</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Segoe UI"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>https://linnek.se/studentrepresentant</a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>https://linnek.se/euniwell/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0">
+              <a:latin typeface="Segoe UI"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Bildobjekt 4">
-[...3 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0AEEAF-59DC-AC20-55A2-67E12FD77DE2}"/>
+          <p:cNvPr id="3" name="Bildobjekt 2" descr="En bild som visar Teckensnitt, Grafik, text, logotyp&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEE08518-A864-66A3-0DDA-7882BCBE8FDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8797808" y="1197865"/>
+            <a:ext cx="2743200" cy="2279749"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Platshållare för innehåll 3" descr="En bild som visar Människoansikte, text, klädsel, glasögon&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E2CF8FC-36E5-45B9-6033-0ACB5FD52259}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="2920938"/>
-[...34 lines deleted...]
-          </a:prstGeom>
+            <a:off x="6200422" y="3349817"/>
+            <a:ext cx="4363156" cy="2836362"/>
+          </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3432762399"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1066201859"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5907C734-9444-88C3-7E0E-9E5D21ACF3F7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9424C5B5-821D-DA8F-42D5-79AC43BC35E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1">
-[...10 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Pubar och utbildningsföreningar - Kalmar</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{755384B7-C8E3-F5C6-8588-1528FBC653BF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FA3EB07-C2D1-DDC4-9913-95E8B8AD5788}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Bildobjekt 9">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EDF166B-B153-78C3-B1A7-6AB9FC67C9F9}"/>
+          <p:cNvPr id="5122" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C7FCB14-75F7-637D-E302-8305549A9906}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1216132" y="2103833"/>
+            <a:ext cx="1219200" cy="1297021"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bildobjekt 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8B4E767-464B-2B47-4AF5-11CEBDBE0777}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="536143">
-[...1 lines deleted...]
-            <a:ext cx="3518865" cy="3314880"/>
+          <a:xfrm>
+            <a:off x="3377286" y="1811850"/>
+            <a:ext cx="6562610" cy="1062739"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...82 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bildobjekt 6" descr="En bild som visar Grafik, grafisk design, konst, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B590A050-1F58-9E2B-5065-0D26371B59A1}"/>
+          <p:cNvPr id="7" name="Bildobjekt 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA8DFEA3-5FDF-884B-9B38-6C56B2B64BDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5385486" y="3053449"/>
-            <a:ext cx="6250460" cy="1914700"/>
+            <a:off x="2860218" y="2791129"/>
+            <a:ext cx="6471564" cy="1099089"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Bildobjekt 7">
+            <a:hlinkClick r:id="rId5"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F616BA73-2875-3B87-2393-88BCDB529CC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20978934">
+            <a:off x="-145029" y="4232397"/>
+            <a:ext cx="4471430" cy="2549762"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Bildobjekt 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00AAD6E5-0AFD-48CF-F372-A9089D00090D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="1057975">
+            <a:off x="8822071" y="3764796"/>
+            <a:ext cx="3851515" cy="2861548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Bildobjekt 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFE50647-05FF-824B-B8F4-3E9ECDA5C00E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20593655">
+            <a:off x="5010330" y="4126337"/>
+            <a:ext cx="2343595" cy="2556326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3508815401"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="49509403"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC571A5B-0299-4A49-60B0-48293196952A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81EC5D55-6E78-670F-7537-1A8A69FBBC31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" err="1">
-[...4 lines deleted...]
-            <a:endParaRPr lang="sv-SE" err="1"/>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Eget ansvar för studierna</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Platshållare för innehåll 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7A4A22D-CFF9-A5B8-5E23-396265B2020B}"/>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DCAA4BB-F579-B27C-11E0-BF2D0653B4D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...80 lines deleted...]
-              <a:t>-utskott!</a:t>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Registrera sig på kurser</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Planera sina studier, sitt boende, ekonomi och transporter</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Ha koll på, och uppfylla förkunskapskrav </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>till kommande kurser</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...23 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Ta del av litteratur, undervisning, studiebesök, gästföreläsningar</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Utnyttja det stöd som erbjuds (UB, Studieverkstaden, Studenthälsan, studievägledare, SI-verksamhet</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Anmäla sig till examination i tid</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Delta på ev. obligatoriska moment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Ansvara för det man lämnar in</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Känna till och följa regler och instruktioner</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Referenshantering och akademisk hederlighet</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Lägga tiden (40 h/v), göra jobbet, hålla takten, nå målen</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Bildobjekt 2" descr="En bild som visar Teckensnitt, Grafik, text, logotyp&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEE08518-A864-66A3-0DDA-7882BCBE8FDE}"/>
+          <p:cNvPr id="1026" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{119239E0-AA1F-CC10-E449-5119838BFFC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="8797808" y="1197865"/>
-            <a:ext cx="2743200" cy="2279749"/>
+            <a:off x="8522207" y="4411471"/>
+            <a:ext cx="3669793" cy="2446529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...27 lines deleted...]
-          </a:xfrm>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1066201859"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1555253977"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9424C5B5-821D-DA8F-42D5-79AC43BC35E3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80582D69-0CCE-BA20-E3FE-6A95D4C6F325}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Pubar och utbildningsföreningar - Kalmar</a:t>
+              <a:t>Lärarens/kursansvarigs ansvar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FA3EB07-C2D1-DDC4-9913-95E8B8AD5788}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B36E636A-3EA3-8FE4-8689-1320C1862A52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE"/>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Tydlighet – kursens innehåll och upplägg, schema, litteraturlistor</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Följa lagar, regler, beslutade processer etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Planera och genomföra undervisning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Rättvis examination – lika för alla, inga personliga anpassningar</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Objektivitet och saklighet – bedömningar av examinationens måluppfyllnad (inte av dig som person)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Professionalism – bemötande, återkoppling, resultatrapportering, göra rätt saker, inte göra andra saker </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...196 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="49509403"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1293669135"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81EC5D55-6E78-670F-7537-1A8A69FBBC31}"/>
-[...318 lines deleted...]
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D66B004-F8F9-8C77-2C67-8587F37CC11A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Ombudsverksamhet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -13406,51 +12509,51 @@
               <a:rPr lang="sv-SE"/>
               <a:t>Problem i grupparbeten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Arbetsmiljöfrågor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="303690523"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0B3F536-F8DF-CD2D-4664-05EFCCED1F00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -13587,50 +12690,752 @@
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5605272" y="1690689"/>
           <a:ext cx="4919472" cy="4055268"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2199940497"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rubrik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97FE5F54-CECB-8306-3ECF-3536FC465139}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Chat GPT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A71C587-F3DB-6025-04DA-64A9C812DD32}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825624"/>
+            <a:ext cx="10515600" cy="4948801"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>För egen inlärning: komplement till kurslitteratur och föreläsningsmaterial</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Olämpligt att använda </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ChatGPT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> vid examination. Följ uppgiftsinstruktionerna. Fråga vid osäkerhet!  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Du </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ansvarar för </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>innehållet </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Parafrasera, citera och referera korrekt, även till Chat GPT </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Vid individuell examination eller hemtentamen ska du aldrig: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>diskutera uppgifter eller lösningsförslag med andra studenter</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>dela med dig eller sprida dina svar eller lösningsförslag till andra studenter</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>be om eller ta del av andra studenters svar eller lösningsförslag</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="sv-SE" i="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Agera etiskt, tydligt och transparent!  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2148146267"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rubrik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06FDA37F-67FB-F40A-D998-EB75FAF5305A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Hur blir jag medlem? </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB7769AD-6B12-1A16-4062-9E953225CF4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2569963" y="2275375"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" i="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+              </a:rPr>
+              <a:t>Ladda ner </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+              </a:rPr>
+              <a:t>Hitract</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+              </a:rPr>
+              <a:t>appen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+              </a:rPr>
+              <a:t> och skapa ett konto</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+              </a:rPr>
+              <a:t>Hitta vår </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+              </a:rPr>
+              <a:t>hitClub</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+              </a:rPr>
+              <a:t> genom att söka på “Linnékåren”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+              </a:rPr>
+              <a:t>Tryck på “Bli medlem” och följ instruktionerna</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+              </a:rPr>
+              <a:t>Klart! Du är nu medlem!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2">
+            <a:hlinkClick r:id="rId2"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60E16FFD-2144-CA82-77B4-2AC89834C290}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3573240" y="1961352"/>
+            <a:ext cx="1714500" cy="1714500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bildobjekt 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99A67813-3140-DBC4-6EE1-0ACFFE6A1024}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5762325" y="1804831"/>
+            <a:ext cx="2065438" cy="2027541"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Bildobjekt 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE837434-D210-4B2D-A7E3-6B9BA633CF3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="978193">
+            <a:off x="10247856" y="1567138"/>
+            <a:ext cx="1817448" cy="3104465"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Bildobjekt 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93A35B0B-B1A1-5154-F738-5CE4A47C863A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="498004">
+            <a:off x="-62762" y="1703088"/>
+            <a:ext cx="2425469" cy="1559008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Bildobjekt 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92C1A84-26F9-E177-47A7-36362E985309}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="577778">
+            <a:off x="10027391" y="4636619"/>
+            <a:ext cx="2415897" cy="2340502"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Bildobjekt 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E70F4810-C96B-B841-7C0A-085B05EE4AC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20906495">
+            <a:off x="175584" y="3402523"/>
+            <a:ext cx="1984309" cy="3484748"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1747517452"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DBF2E25-F067-77D3-80C4-DB6727D7A0BD}"/>
               </a:ext>
             </a:extLst>
@@ -14044,3060 +13849,3354 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97FE5F54-CECB-8306-3ECF-3536FC465139}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95961289-8503-3472-8482-1DEDE2341804}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>Nationella studentkort</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A71C587-F3DB-6025-04DA-64A9C812DD32}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8E319E2-76A9-0B7E-6B72-6FCE5497C22F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825624"/>
-            <a:ext cx="10515600" cy="4948801"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="6018860" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...10 lines deleted...]
-          <a:p>
             <a:r>
               <a:rPr lang="sv-SE">
-                <a:solidFill>
-[...3 lines deleted...]
-              <a:t>Olämpligt att använda </a:t>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Utöver vårt medlemskap så är det också </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" err="1">
-                <a:solidFill>
-[...3 lines deleted...]
-              <a:t>ChatGPT</a:t>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>nice</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE">
-                <a:solidFill>
-[...16 lines deleted...]
-            </a:r>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> att ha ett nationellt studentkort. Dessa finns att välja på:</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="sv-SE">
-                <a:solidFill>
-[...18 lines deleted...]
-              <a:buChar char="•"/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>STUK (Studentkortet)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Mecenat</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>WeStudents</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...68 lines deleted...]
-              <a:effectLst/>
+            <a:endParaRPr lang="sv-SE">
+              <a:latin typeface="Garamond"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l"/>
-[...8 lines deleted...]
-            </a:r>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Med ditt nationella studentkort får du rabatter på resor, hotell, teknikprylar, kläder m.m.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>De nationella studentkorten har ung. samma erbjudanden och rabatter.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Om du köper en tågbiljett med studentrabatt och sen inte kan verifiera att du verkligen är student får du betala böter..</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar logotyp, design&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1013045B-7530-C3A5-0A49-56F7A5579656}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7922919" y="2243375"/>
+            <a:ext cx="3373496" cy="1947915"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2148146267"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2054266165"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06FDA37F-67FB-F40A-D998-EB75FAF5305A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{225CAE6E-3B1E-4E4A-B01E-C2E890E5DDF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Hur blir jag medlem? </a:t>
+              <a:t>Kontaktinformation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB7769AD-6B12-1A16-4062-9E953225CF4B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4B0F18D-6B42-FFCF-F505-ADD203C92F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2569963" y="2275375"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="9191625" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" fontAlgn="base">
-[...1 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" i="0">
-[...10 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Växjö: Pelarplatsen 8, öppettider </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>ons</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> 12-14, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>tor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> 10-12</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE">
-[...9 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Facebook Växjö</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE">
-[...9 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Kalmar: Hus Stella, öppettider </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>ons</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> 12-14, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>tor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> 10-12  </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE">
-[...9 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Facebook Kalmar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...26 lines deleted...]
-              </a:rPr>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>010-330 30 09 (09:00-11:30)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>info@linnek.se</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.instagram.com/linnek.se/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...89 lines deleted...]
-            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2">
-[...76 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="7" name="Bildobjekt 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE837434-D210-4B2D-A7E3-6B9BA633CF3E}"/>
-[...29 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93A35B0B-B1A1-5154-F738-5CE4A47C863A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57F669CF-88D8-94B4-4459-3E0DFD79834C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="498004">
-[...1 lines deleted...]
-            <a:ext cx="2425469" cy="1559008"/>
+          <a:xfrm rot="20820729">
+            <a:off x="1172383" y="3181579"/>
+            <a:ext cx="2423995" cy="4181250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Bildobjekt 12">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92C1A84-26F9-E177-47A7-36362E985309}"/>
+          <p:cNvPr id="9" name="Bildobjekt 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DEDA99D-AF59-76FC-1EB8-1BAD6BA6644B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="577778">
-[...1 lines deleted...]
-            <a:ext cx="2415897" cy="2340502"/>
+          <a:xfrm rot="767611">
+            <a:off x="9236795" y="383990"/>
+            <a:ext cx="2617672" cy="2613395"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Bildobjekt 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E70F4810-C96B-B841-7C0A-085B05EE4AC5}"/>
+          <p:cNvPr id="11" name="Bildobjekt 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0EAFDC-5E38-8AC4-4A07-1829644F5056}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="20906495">
-[...1 lines deleted...]
-            <a:ext cx="1984309" cy="3484748"/>
+          <a:xfrm rot="1107272">
+            <a:off x="7657283" y="4354788"/>
+            <a:ext cx="2645300" cy="2535508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Bildobjekt 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{591F1366-203E-F42B-F278-0F9B31EC1397}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="643629">
+            <a:off x="-362013" y="4831449"/>
+            <a:ext cx="2511043" cy="2316640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Bildobjekt 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3DBC2A5-1413-D44B-82C5-F13D310C2C7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21291136">
+            <a:off x="8947526" y="2701132"/>
+            <a:ext cx="1606811" cy="2385170"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Bildobjekt 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{636EA7BB-EFBE-E359-9250-DBD945AEA7D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20792753">
+            <a:off x="3654271" y="5052187"/>
+            <a:ext cx="2233003" cy="2057601"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Bildobjekt 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92BDC632-9F85-3854-0A4A-CDE2D7E89AF7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId12"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="556771">
+            <a:off x="10413903" y="2904341"/>
+            <a:ext cx="1660552" cy="1943923"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Bildobjekt 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67BFC277-975C-3578-1691-58897FE1AAD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId13"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21090143">
+            <a:off x="-454467" y="1743458"/>
+            <a:ext cx="2585333" cy="2233403"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="Bildobjekt 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F444FFB-D922-0329-B1A7-ACFDC14AF031}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId14"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21129210">
+            <a:off x="10581393" y="4519656"/>
+            <a:ext cx="1930637" cy="2089739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Bildobjekt 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C60B19AF-92E1-F87E-4345-2492D0FEFB47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId15"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="606232">
+            <a:off x="10029159" y="5923379"/>
+            <a:ext cx="1675573" cy="1497515"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29" name="Bildobjekt 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{999E69FC-71DD-8477-78F9-AC6C1395EC1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId16"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="859829">
+            <a:off x="2335532" y="5662909"/>
+            <a:ext cx="1780269" cy="1424705"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31" name="Bildobjekt 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80CBEA73-0D86-6BCC-DD3D-40CD960D0EA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId17"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20926383">
+            <a:off x="-250172" y="3384902"/>
+            <a:ext cx="1526612" cy="1449786"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1747517452"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2570639858"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rubrik 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95961289-8503-3472-8482-1DEDE2341804}"/>
+          <p:cNvPr id="4" name="Rubrik 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1C22A8E-17D7-43AF-EAD2-D03DBD21E933}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...30 lines deleted...]
-            <p:ph idx="1"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6018860" cy="4351338"/>
+          <a:xfrm rot="21157253">
+            <a:off x="-163226" y="831966"/>
+            <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE">
-[...85 lines deleted...]
-            <a:endParaRPr lang="sv-SE"/>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Tillsammans med dig </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>skapar vi</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>förändring</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t> och </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>möjligheter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="4800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar logotyp, design&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1013045B-7530-C3A5-0A49-56F7A5579656}"/>
+          <p:cNvPr id="8" name="Bildobjekt 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2117B996-FDC9-A096-FA78-7276D336B151}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7922919" y="2243375"/>
-            <a:ext cx="3373496" cy="1947915"/>
+            <a:off x="3492332" y="4493889"/>
+            <a:ext cx="5365153" cy="2109459"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:effectLst>
+            <a:glow rad="1460500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="33000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:softEdge rad="76200"/>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2054266165"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2952000531"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rubrik 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{225CAE6E-3B1E-4E4A-B01E-C2E890E5DDF4}"/>
+          <p:cNvPr id="9" name="Rubrik 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{049E4606-7BDD-071B-B588-325FEC315D60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...178 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="2000"/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="116466"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Avslutande bild</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bildobjekt 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57F669CF-88D8-94B4-4459-3E0DFD79834C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FBF8EF9-8687-DB5F-7D45-23736F805B67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3353378" y="4612639"/>
+            <a:ext cx="4808489" cy="1996891"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BFFC70-24BB-B0BC-F955-D7D17B058CF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2576354" y="2349879"/>
+            <a:ext cx="6091926" cy="2320167"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Bildobjekt 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC823EB4-4DB9-4B75-73FF-B1F568B7F5D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20849590">
+            <a:off x="93282" y="22830"/>
+            <a:ext cx="3046440" cy="2964210"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Bildobjekt 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B2E478F-1775-E8A0-F976-523063FE3587}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="20820729">
-[...1 lines deleted...]
-            <a:ext cx="2423995" cy="4181250"/>
+          <a:xfrm rot="1013345">
+            <a:off x="9078680" y="3692124"/>
+            <a:ext cx="2972714" cy="2928997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...328 lines deleted...]
-          </a:prstGeom>
+          <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2570639858"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3208338416"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rubrik 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1C22A8E-17D7-43AF-EAD2-D03DBD21E933}"/>
+          <p:cNvPr id="2" name="Rubrik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DBF2E25-F067-77D3-80C4-DB6727D7A0BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Linnaeus Union </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E1C3F29-4D9D-18DD-B143-F4105C769128}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="21157253">
-[...1 lines deleted...]
-            <a:ext cx="9144000" cy="2387600"/>
+          <a:xfrm>
+            <a:off x="4065999" y="1740545"/>
+            <a:ext cx="4201293" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:noAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
-[...6 lines deleted...]
-              <a:t>Tillsammans med dig </a:t>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Democratic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>non-governmental organization</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>politically and religiously independent</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Educational</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>quality</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> and </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
-[...5 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2000"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
-[...54 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>student social </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>matters</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4800"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Represents</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> all students at LNU</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>4400 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>members</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>5 full-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>time</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> and 6 part-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>time</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> board </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>members</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>, 8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>employees</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Bildobjekt 7">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2117B996-FDC9-A096-FA78-7276D336B151}"/>
+          <p:cNvPr id="7" name="Bildobjekt 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61F36366-7998-1632-6340-ACF490486746}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5365153" cy="2109459"/>
+          <a:xfrm rot="20933220">
+            <a:off x="71350" y="1569784"/>
+            <a:ext cx="3388002" cy="4042016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:effectLst>
-[...6 lines deleted...]
-          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Bildobjekt 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C3BB9EA-856D-5C76-67A2-02417A9C57CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="549516">
+            <a:off x="3919949" y="4963814"/>
+            <a:ext cx="1468593" cy="1400602"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Bildobjekt 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D555C9D1-A79E-5A3D-D503-FE8116B6CF95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="1105343">
+            <a:off x="7495719" y="4745550"/>
+            <a:ext cx="2196009" cy="1687166"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Bildobjekt 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D50C6849-BED1-2BAB-21A8-AF907E6303D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="402845">
+            <a:off x="2333033" y="5410277"/>
+            <a:ext cx="1407361" cy="980272"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Bildobjekt 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5648A218-6832-F2BE-91FD-09B3A8DADBEA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="324340">
+            <a:off x="8289811" y="662247"/>
+            <a:ext cx="1795960" cy="1553517"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Bildobjekt 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F50814B7-E141-AC68-966D-F7C8048E4AD0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20744572">
+            <a:off x="5418213" y="5286474"/>
+            <a:ext cx="2042603" cy="1340652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="Bildobjekt 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAB18D2A-D854-03B2-B3D9-D97C485DE9CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20995342">
+            <a:off x="8868136" y="2656970"/>
+            <a:ext cx="2366271" cy="1552585"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2952000531"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758539822"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...30 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bildobjekt 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FBF8EF9-8687-DB5F-7D45-23736F805B67}"/>
+          <p:cNvPr id="4" name="Bildobjekt 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44A871A3-99E0-EABF-A25F-B84357C6A7A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="740881">
+            <a:off x="776941" y="3832718"/>
+            <a:ext cx="3318141" cy="3298322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Bildobjekt 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F181D9C-3015-0069-5A2F-48840D05BDED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4808489" cy="1996891"/>
+          <a:xfrm rot="20978336">
+            <a:off x="46222" y="1971191"/>
+            <a:ext cx="2333213" cy="2915618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rubrik 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECEC92DB-B0AF-5B57-54BE-310ACE4A8ACB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Social </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>matters</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0817EE61-B964-5F55-1570-0985FD2FFA3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3497817" y="2062925"/>
+            <a:ext cx="5265694" cy="4351338"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="85000"/>
+              <a:alpha val="87000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Associations and pubs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Competitions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> and events </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Introduction</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Week</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Fairs</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>CoastFest</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> and Valborg (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Walpurgis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Housing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>agency</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> and Job portal</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>International </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>matters</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> and the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Buddy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> program </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Campus </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>safety</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>alcohol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>drugs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>, LGBTQI+ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>matters</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Reasonable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> rents and public transport </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>…etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BFFC70-24BB-B0BC-F955-D7D17B058CF4}"/>
+          <p:cNvPr id="10" name="Bildobjekt 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444DD8BA-6FF1-46E4-0FBA-78F8CC85AA97}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="6091926" cy="2320167"/>
+        <p:spPr>
+          <a:xfrm rot="339108">
+            <a:off x="8257141" y="161291"/>
+            <a:ext cx="3793818" cy="3803267"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Bildobjekt 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC823EB4-4DB9-4B75-73FF-B1F568B7F5D8}"/>
+          <p:cNvPr id="12" name="Bildobjekt 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{127E8C2C-C909-4426-5D84-A9B424920134}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="20849590">
-[...1 lines deleted...]
-            <a:ext cx="3046440" cy="2964210"/>
+          <a:xfrm rot="20951263">
+            <a:off x="8951351" y="3583874"/>
+            <a:ext cx="3583542" cy="3388640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...29 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3208338416"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="156119351"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DBF2E25-F067-77D3-80C4-DB6727D7A0BD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22F587BA-0A4A-5B79-05CD-D71AF8393722}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Linnaeus Union </a:t>
-[...153 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="2000"/>
+              <a:t>Pubs and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>educational</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> associations - Växjö</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bildobjekt 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61F36366-7998-1632-6340-ACF490486746}"/>
+          <p:cNvPr id="7" name="Platshållare för innehåll 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48612BA9-28F2-F3C7-FAC6-57EA3CF8C503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="20933220">
-[...5 lines deleted...]
-          </a:prstGeom>
+          <a:xfrm>
+            <a:off x="724907" y="4670302"/>
+            <a:ext cx="6690940" cy="1112616"/>
+          </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Bildobjekt 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C3BB9EA-856D-5C76-67A2-02417A9C57CE}"/>
+          <p:cNvPr id="3076" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{544968D1-4514-7D8D-5767-AC8B1D8EB5D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
-[...2 lines deleted...]
-            <a:ext cx="1468593" cy="1400602"/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="838200" y="2054089"/>
+            <a:ext cx="2037495" cy="1374911"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Bildobjekt 12">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D555C9D1-A79E-5A3D-D503-FE8116B6CF95}"/>
+          <p:cNvPr id="3078" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C24FEF5-0AD5-C63A-AAC1-2078CE3A6710}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
-[...2 lines deleted...]
-            <a:ext cx="2196009" cy="1687166"/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3573527" y="2069292"/>
+            <a:ext cx="1724605" cy="1218002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Bildobjekt 14">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D50C6849-BED1-2BAB-21A8-AF907E6303D4}"/>
+          <p:cNvPr id="5" name="Bildobjekt 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F4E0BBE-A599-6E3C-0AA2-53C7EA7C0607}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="402845">
-[...1 lines deleted...]
-            <a:ext cx="1407361" cy="980272"/>
+          <a:xfrm>
+            <a:off x="717287" y="3630004"/>
+            <a:ext cx="6698560" cy="1120237"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="Bildobjekt 18">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5648A218-6832-F2BE-91FD-09B3A8DADBEA}"/>
+          <p:cNvPr id="9" name="Bildobjekt 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DC751F7-3CCA-D3DC-8B14-0F41B28ECB61}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="324340">
-[...1 lines deleted...]
-            <a:ext cx="1795960" cy="1553517"/>
+          <a:xfrm>
+            <a:off x="1584468" y="5700675"/>
+            <a:ext cx="4701947" cy="1104996"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="23" name="Bildobjekt 22">
-[...32 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAB18D2A-D854-03B2-B3D9-D97C485DE9CA}"/>
+          <p:cNvPr id="11" name="Bildobjekt 10">
+            <a:hlinkClick r:id="rId7"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E3011DF-F6DE-5456-5A84-A244F5F5FDDB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="20995342">
-[...1 lines deleted...]
-            <a:ext cx="2366271" cy="1552585"/>
+          <a:xfrm rot="676079">
+            <a:off x="7615795" y="1789114"/>
+            <a:ext cx="4471430" cy="2549762"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758539822"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2030642199"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rubrik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C4ED570-8999-7286-117C-E4DC484AD22F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>Associations </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>interest</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t> - Växjö</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Bildobjekt 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44A871A3-99E0-EABF-A25F-B84357C6A7A1}"/>
+          <p:cNvPr id="6" name="Bildobjekt 5" descr="En bild som visar text, Teckensnitt, cirkel, logotyp&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27717149-735F-5EE9-16F2-FB07299C3A3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="740881">
-[...1 lines deleted...]
-            <a:ext cx="3318141" cy="3298322"/>
+          <a:xfrm>
+            <a:off x="7339659" y="2358437"/>
+            <a:ext cx="1623719" cy="1623719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Bildobjekt 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F181D9C-3015-0069-5A2F-48840D05BDED}"/>
+          <p:cNvPr id="7" name="Bildobjekt 6" descr="En bild som visar karta, text&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB36A7FB-F31D-8AF4-F573-70025DFD9BCF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="20978336">
-[...1 lines deleted...]
-            <a:ext cx="2333213" cy="2915618"/>
+          <a:xfrm>
+            <a:off x="5336898" y="2357039"/>
+            <a:ext cx="1576682" cy="1576682"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...303 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Bildobjekt 9">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444DD8BA-6FF1-46E4-0FBA-78F8CC85AA97}"/>
+          <p:cNvPr id="8" name="Bildobjekt 7" descr="En bild som visar text, Teckensnitt, illustration, siluett&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D33E6039-7746-BF4E-1246-E627973C3548}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="339108">
-[...1 lines deleted...]
-            <a:ext cx="3793818" cy="3803267"/>
+          <a:xfrm>
+            <a:off x="3899218" y="4447389"/>
+            <a:ext cx="1746015" cy="1746015"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Bildobjekt 11">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{127E8C2C-C909-4426-5D84-A9B424920134}"/>
+          <p:cNvPr id="9" name="Bildobjekt 8" descr="En bild som visar clipart, Grafik, illustration, tecknad serie&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C2C63A7-9C09-96AD-5B46-260CD44C2C19}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="20951263">
-[...1 lines deleted...]
-            <a:ext cx="3583542" cy="3388640"/>
+          <a:xfrm>
+            <a:off x="3388547" y="2265666"/>
+            <a:ext cx="1576683" cy="1574076"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Bildobjekt 9" descr="En bild som visar Grafik, logotyp, grafisk design, Teckensnitt&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC78173-AC78-8BB9-9162-AD287A955CE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6101060" y="4568541"/>
+            <a:ext cx="1623720" cy="1623720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Bildobjekt 2" descr="En bild som visar text, logotyp, clipart, Grafik&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A579BB45-4245-7A01-7446-E9C5F56D790B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9004771" y="1982931"/>
+            <a:ext cx="2743200" cy="2798064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Bildobjekt 12" descr="En bild som visar text, logotyp, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5368FD7B-F9D9-CF51-D8B9-55D8FF5ED66F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1964610" y="1879600"/>
+            <a:ext cx="1207224" cy="3004726"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bildobjekt 4" descr="En bild som visar klädsel, gräs, utomhus, person&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49F8DB09-088A-6EAD-DEEE-1297770A48EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="387585" y="4452525"/>
+            <a:ext cx="3034830" cy="2035763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="156119351"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2695482114"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22F587BA-0A4A-5B79-05CD-D71AF8393722}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EBC3B23-79D4-7EFF-138C-96B375A48B71}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Pubs and </a:t>
+              <a:t>Get </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" err="1"/>
-              <a:t>educational</a:t>
+              <a:t>involved</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t> associations - Växjö</a:t>
-            </a:r>
+              <a:t>! </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A61062-EB61-8F67-FD6B-BE176E3FDCA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rektangel 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C8A5011-59DF-AE05-98CA-6EC2D9F7FC27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2264805" y="2404085"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rektangel 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AAC29B3-BDA6-09D4-E177-793F5E1DAB76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2417205" y="2556485"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rektangel 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BE018EB-943A-0FEF-D2D1-85EF2B7BF93D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2264805" y="2404085"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rektangel 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF73ABBC-A3C9-1D58-ADEB-A39C63AA2CD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2569605" y="2708885"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rektangel 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AF476D3-ED6B-C626-371A-5E99D00D7A8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2722005" y="2861285"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rektangel 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCBA9066-AE1F-522B-790A-4E273E5B8F79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2874405" y="3013685"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rektangel 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9178274-D3B9-AB54-4D0D-82971F6D7CF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3026805" y="3166085"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rektangel 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A0E1E74-3F5A-F5DE-E612-DCB23512B2BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3179205" y="3318485"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Platshållare för innehåll 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48612BA9-28F2-F3C7-FAC6-57EA3CF8C503}"/>
+          <p:cNvPr id="16" name="Bildobjekt 15">
+            <a:hlinkClick r:id="rId2"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ACA21C2-8D41-0DA7-186B-411E8B56E50D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...2 lines deleted...]
-          </a:xfrm>
+          <a:xfrm rot="1058481">
+            <a:off x="9499236" y="1591348"/>
+            <a:ext cx="3126136" cy="5373912"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3076" name="Picture 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{544968D1-4514-7D8D-5767-AC8B1D8EB5D5}"/>
+          <p:cNvPr id="18" name="Bildobjekt 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D40F85-10BF-B2BD-FCE3-39F2B8D8B47E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="2037495" cy="1374911"/>
+        <p:spPr>
+          <a:xfrm rot="20680766">
+            <a:off x="43334" y="2697150"/>
+            <a:ext cx="3725108" cy="3771905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3078" name="Picture 6">
-[...49 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F4E0BBE-A599-6E3C-0AA2-53C7EA7C0607}"/>
+          <p:cNvPr id="20" name="Bildobjekt 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26781488-0709-EBAF-1BCB-A628C3EEF27D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6698560" cy="1120237"/>
+          <a:xfrm rot="20999701">
+            <a:off x="4805563" y="4502563"/>
+            <a:ext cx="3647656" cy="2660806"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Bildobjekt 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DC751F7-3CCA-D3DC-8B14-0F41B28ECB61}"/>
+          <p:cNvPr id="22" name="Bildobjekt 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CDC76F8-88C8-EF44-2149-92C77589EE84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4701947" cy="1104996"/>
+          <a:xfrm rot="513867">
+            <a:off x="-85695" y="4589402"/>
+            <a:ext cx="2631894" cy="2309422"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Bildobjekt 10">
-[...3 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E3011DF-F6DE-5456-5A84-A244F5F5FDDB}"/>
+          <p:cNvPr id="24" name="Bildobjekt 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FED30637-87BB-99DB-4296-785F90979114}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20746175">
+            <a:off x="8817655" y="318083"/>
+            <a:ext cx="1831525" cy="1950311"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Bildobjekt 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8466827-C019-D06A-1865-8DACB4EF6C22}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="676079">
-[...1 lines deleted...]
-            <a:ext cx="4471430" cy="2549762"/>
+          <a:xfrm>
+            <a:off x="3611173" y="1964494"/>
+            <a:ext cx="5508279" cy="2984256"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2030642199"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1594906129"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -17129,299 +17228,238 @@
               </a:rPr>
               <a:t>Associations </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" err="1">
                 <a:latin typeface="Aileron Light"/>
               </a:rPr>
               <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE">
                 <a:latin typeface="Aileron Light"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" err="1">
                 <a:latin typeface="Aileron Light"/>
               </a:rPr>
               <a:t>interest</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE">
                 <a:latin typeface="Aileron Light"/>
               </a:rPr>
-              <a:t> - Växjö</a:t>
+              <a:t> - Kalmar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Bildobjekt 5" descr="En bild som visar text, Teckensnitt, cirkel, logotyp&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27717149-735F-5EE9-16F2-FB07299C3A3F}"/>
+          <p:cNvPr id="7" name="Bildobjekt 6" descr="En bild som visar karta, text&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB36A7FB-F31D-8AF4-F573-70025DFD9BCF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7339659" y="2358437"/>
-            <a:ext cx="1623719" cy="1623719"/>
+            <a:off x="9277586" y="2236141"/>
+            <a:ext cx="2206978" cy="2235200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bildobjekt 6" descr="En bild som visar karta, text&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB36A7FB-F31D-8AF4-F573-70025DFD9BCF}"/>
+          <p:cNvPr id="15" name="Platshållare för innehåll 14" descr="En bild som visar rita, Barnkonst, skiss, clipart&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCB20806-B4C8-A3EE-CB2E-A53DC2656855}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5336898" y="2357039"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="838201" y="4618419"/>
+            <a:ext cx="2180638" cy="2133600"/>
+          </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Bildobjekt 7" descr="En bild som visar text, Teckensnitt, illustration, siluett&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D33E6039-7746-BF4E-1246-E627973C3548}"/>
+          <p:cNvPr id="16" name="Bildobjekt 15" descr="En bild som visar text, skärmbild, Teckensnitt, Grafik&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7263414-8A50-9ADD-D261-C31FCB6EE1CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3899218" y="4447389"/>
-            <a:ext cx="1746015" cy="1746015"/>
+            <a:off x="839142" y="2236140"/>
+            <a:ext cx="2178755" cy="2178756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Bildobjekt 8" descr="En bild som visar clipart, Grafik, illustration, tecknad serie&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C2C63A7-9C09-96AD-5B46-260CD44C2C19}"/>
+          <p:cNvPr id="17" name="Bildobjekt 16" descr="En bild som visar person, leende, Människoansikte, klädsel&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41D83683-A8DD-FFB4-B09A-FCC05934917E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3388547" y="2265666"/>
-            <a:ext cx="1576683" cy="1574076"/>
+            <a:off x="3473215" y="2236140"/>
+            <a:ext cx="2178757" cy="2178757"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Bildobjekt 9" descr="En bild som visar Grafik, logotyp, grafisk design, Teckensnitt&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC78173-AC78-8BB9-9162-AD287A955CE2}"/>
+          <p:cNvPr id="18" name="Bildobjekt 17" descr="En bild som visar text, Teckensnitt, Grafik, grafisk design&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5F08922-2F3B-FC1A-0A76-4055F4F1A493}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6101060" y="4568541"/>
-            <a:ext cx="1623720" cy="1623720"/>
+            <a:off x="3444991" y="4578584"/>
+            <a:ext cx="2178757" cy="2178757"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Bildobjekt 2" descr="En bild som visar text, logotyp, clipart, Grafik&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A579BB45-4245-7A01-7446-E9C5F56D790B}"/>
+          <p:cNvPr id="19" name="Bildobjekt 18" descr="En bild som visar rita, skiss, text, clipart&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21202AE5-5439-C3FE-DE6C-ED8587D46B40}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9004771" y="1982931"/>
-[...60 lines deleted...]
-            <a:ext cx="3034830" cy="2035763"/>
+            <a:off x="6398919" y="2297077"/>
+            <a:ext cx="2206978" cy="2169772"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2695482114"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1535631405"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -17696,3891 +17734,3457 @@
             <a:ext cx="1814340" cy="2238048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3951923572"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5DFD690-4E8C-1529-967E-C90A1F1B3459}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EBC3B23-79D4-7EFF-138C-96B375A48B71}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D909B7B-5F13-2609-855F-F454B3B02136}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...9 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>Buddy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t> Program</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A61062-EB61-8F67-FD6B-BE176E3FDCA6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A91F1DC3-72CB-0C35-272A-BA9C1097BE4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE"/>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://linnek.se/eng/buddyprogrammet/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Bildobjekt 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65668155-F8D0-9186-E4C4-89E4104167F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="536143">
+            <a:off x="1626895" y="2732732"/>
+            <a:ext cx="3518865" cy="3314880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="textruta 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{194FE887-ED62-8282-6336-A6D75BA8B43E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="221848" y="6047772"/>
+            <a:ext cx="3665315" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0" err="1">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Buddy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t> Program administrator</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Segoe UI"/>
+              <a:cs typeface="Segoe UI"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Karin </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>Siöö</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Segoe UI"/>
+                <a:cs typeface="Segoe UI"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>studcoord@linnek.se</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Bildobjekt 6" descr="En bild som visar Grafik, grafisk design, konst, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B0D9E0F-EA12-53C0-B073-87AD290EFE12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5612026" y="3125529"/>
+            <a:ext cx="6065109" cy="1770538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="textruta 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69E24750-C9E2-8BE7-42A1-9737531CD1D5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8640281" y="1874320"/>
+            <a:ext cx="2442816" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Registration</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>link</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" b="1" err="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rektangel 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C8A5011-59DF-AE05-98CA-6EC2D9F7FC27}"/>
+          <p:cNvPr id="6" name="Pil: vänster 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{204B41DB-8820-D01C-3367-2105AACF4425}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2264805" y="2404085"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="7663182" y="1960416"/>
+            <a:ext cx="496843" cy="207018"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftArrow">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...529 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1594906129"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2271347216"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C4ED570-8999-7286-117C-E4DC484AD22F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6528519-5CC4-187B-F44C-7DE857838930}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE">
-[...12 lines deleted...]
-                <a:latin typeface="Aileron Light"/>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Member</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>benefits</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E320866-54CB-4642-8EC3-F41D2D0E29A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="4714875" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>Member-exclusive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t> events </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>such</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t> as CSN-breakfast,  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>Linnékåven</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>stipends</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>discounts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t>, offers, trips </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Member</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>coffee</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>every</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Thursday</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Monthly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> newsletter</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Access to student pubs</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bildobjekt 6" descr="En bild som visar karta, text&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB36A7FB-F31D-8AF4-F573-70025DFD9BCF}"/>
+          <p:cNvPr id="2050" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{826D4F11-6389-48D5-3392-B3DECAC65473}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="977772">
+            <a:off x="3226950" y="4597853"/>
+            <a:ext cx="3021823" cy="2472869"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bildobjekt 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37A195B8-5420-944B-3B3D-B437D2A414EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...30 lines deleted...]
-          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...2 lines deleted...]
-          </a:xfrm>
+          <a:xfrm rot="21238453">
+            <a:off x="8233484" y="1401651"/>
+            <a:ext cx="3142833" cy="2996843"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Bildobjekt 15" descr="En bild som visar text, skärmbild, Teckensnitt, Grafik&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7263414-8A50-9ADD-D261-C31FCB6EE1CA}"/>
+          <p:cNvPr id="7" name="Bildobjekt 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94EE94EC-3301-D547-FB5A-5A3704435E37}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2178755" cy="2178756"/>
+          <a:xfrm rot="657983">
+            <a:off x="5140705" y="1335240"/>
+            <a:ext cx="2369109" cy="3731734"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Bildobjekt 16" descr="En bild som visar person, leende, Människoansikte, klädsel&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41D83683-A8DD-FFB4-B09A-FCC05934917E}"/>
+          <p:cNvPr id="9" name="Bildobjekt 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D568F28-F053-76EA-F046-58A78A45BEC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2178757" cy="2178757"/>
+          <a:xfrm rot="403152">
+            <a:off x="8776669" y="4363374"/>
+            <a:ext cx="3594313" cy="2497290"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18" name="Bildobjekt 17" descr="En bild som visar text, Teckensnitt, Grafik, grafisk design&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5F08922-2F3B-FC1A-0A76-4055F4F1A493}"/>
+          <p:cNvPr id="10" name="Bildobjekt 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{193320A4-71DE-B53E-092B-70D73CF2A2D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...31 lines deleted...]
-            <a:ext cx="2206978" cy="2169772"/>
+          <a:xfrm rot="20936232">
+            <a:off x="6920437" y="4576717"/>
+            <a:ext cx="1814340" cy="2238048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1535631405"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2508656269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D909B7B-5F13-2609-855F-F454B3B02136}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06FDA37F-67FB-F40A-D998-EB75FAF5305A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
-[...16 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>How</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> do I </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>join</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>? </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A91F1DC3-72CB-0C35-272A-BA9C1097BE4B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB7769AD-6B12-1A16-4062-9E953225CF4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2569963" y="2275375"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" i="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="var( --e-global-typography-text-font-family )"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Download</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Hitract</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>app</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>create</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>account</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="sv-SE">
-                <a:hlinkClick r:id="rId2"/>
-[...4 lines deleted...]
-              <a:rPr lang="sv-SE"/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Find</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>our</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>hitClub</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>searching</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> for “Linnékåren”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Press “Bli medlem” and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>follow</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>instructions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" i="0">
+              <a:effectLst/>
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l" fontAlgn="base">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" i="0">
+              <a:effectLst/>
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l" fontAlgn="base">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Done</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Bildobjekt 9">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65668155-F8D0-9186-E4C4-89E4104167F3}"/>
+          <p:cNvPr id="1026" name="Picture 2">
+            <a:hlinkClick r:id="rId2"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60E16FFD-2144-CA82-77B4-2AC89834C290}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3573240" y="1961352"/>
+            <a:ext cx="1714500" cy="1714500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bildobjekt 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99A67813-3140-DBC4-6EE1-0ACFFE6A1024}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="536143">
-[...1 lines deleted...]
-            <a:ext cx="3518865" cy="3314880"/>
+          <a:xfrm>
+            <a:off x="5762325" y="1804831"/>
+            <a:ext cx="2065438" cy="2027541"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...82 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bildobjekt 6" descr="En bild som visar Grafik, grafisk design, konst, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B0D9E0F-EA12-53C0-B073-87AD290EFE12}"/>
+          <p:cNvPr id="7" name="Bildobjekt 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE837434-D210-4B2D-A7E3-6B9BA633CF3E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6065109" cy="1770538"/>
+          <a:xfrm rot="978193">
+            <a:off x="10166782" y="1220588"/>
+            <a:ext cx="1817448" cy="3104465"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Bildobjekt 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93A35B0B-B1A1-5154-F738-5CE4A47C863A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2442816" cy="369332"/>
+          <a:xfrm rot="498004">
+            <a:off x="420690" y="1752184"/>
+            <a:ext cx="2425469" cy="1559008"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...44 lines deleted...]
-          <p:cNvSpPr/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Bildobjekt 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92C1A84-26F9-E177-47A7-36362E985309}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...3 lines deleted...]
-          <a:prstGeom prst="leftArrow">
+          <a:xfrm rot="577778">
+            <a:off x="10027391" y="4636619"/>
+            <a:ext cx="2415897" cy="2340502"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:style>
-[...23 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Bildobjekt 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E70F4810-C96B-B841-7C0A-085B05EE4AC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20906495">
+            <a:off x="175584" y="3402523"/>
+            <a:ext cx="1984309" cy="3484748"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2271347216"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3878045296"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6528519-5CC4-187B-F44C-7DE857838930}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC571A5B-0299-4A49-60B0-48293196952A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" err="1"/>
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>EUniWell</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" err="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E320866-54CB-4642-8EC3-F41D2D0E29A0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4750471-72A4-E2BE-3F7C-8D7C24046660}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
-            <a:ext cx="4714875" cy="4351338"/>
+            <a:ext cx="4398524" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...48 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2400">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>European</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> University-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>initiative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>wellbeing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" err="1">
-[...5 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2400">
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>together</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" err="1">
-[...5 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2400">
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> 10 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>other</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" err="1">
-[...5 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2400">
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>universities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Increased</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="2400"/>
-[...24 lines deleted...]
-          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>mobility</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>opportunities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Digital events</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Local</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> events</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Get </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>involved</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> in the</a:t>
+            </a:r>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>new </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>EUniWell</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>committee</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>!</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Contact: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2600">
+                <a:latin typeface="Garamond"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>boardrep1@linnek.se</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2600">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" sz="2600">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Later </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>this</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> fall: Mental </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>health</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> event for international students (a student </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>initiative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>that</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>we</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> support)</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2050" name="Picture 2">
-[...49 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37A195B8-5420-944B-3B3D-B437D2A414EC}"/>
+          <p:cNvPr id="6" name="Bildobjekt 5" descr="En bild som visar Människoansikte, text, klädsel, glasögon&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45A8CDF6-EEE0-5D26-693D-8E7FB321B3A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="21238453">
-[...1 lines deleted...]
-            <a:ext cx="3142833" cy="2996843"/>
+          <a:xfrm>
+            <a:off x="5364103" y="3429962"/>
+            <a:ext cx="5151496" cy="3347115"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bildobjekt 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94EE94EC-3301-D547-FB5A-5A3704435E37}"/>
+          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar Teckensnitt, Grafik, text, logotyp&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE5175F4-2161-99FF-53B2-F0F285CCECF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="657983">
-[...61 lines deleted...]
-            <a:ext cx="1814340" cy="2238048"/>
+          <a:xfrm>
+            <a:off x="6681141" y="1715273"/>
+            <a:ext cx="2743200" cy="2279749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2508656269"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="771041122"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06FDA37F-67FB-F40A-D998-EB75FAF5305A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9AD565F-9110-BD91-2A5F-090BC830D420}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" err="1"/>
-[...12 lines deleted...]
-              <a:t>? </a:t>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>New in Växjö or Kalmar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB7769AD-6B12-1A16-4062-9E953225CF4B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{090C68A5-09DC-62E6-496B-8E33D72F9C7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" fontAlgn="base">
-[...75 lines deleted...]
-                <a:effectLst/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" i="0" err="1">
-[...54 lines deleted...]
-                <a:effectLst/>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>package</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> from the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>municipality</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" i="0" err="1">
-[...7 lines deleted...]
-                <a:effectLst/>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>when</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" i="0" err="1">
-[...48 lines deleted...]
-                <a:effectLst/>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> register in the population register. To </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>take</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> part </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" i="0" err="1">
-[...45 lines deleted...]
-            <a:endParaRPr lang="sv-SE"/>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>this</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> offer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> must </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>stay</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> in Sweden </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>longer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>than</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>months</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2">
-[...46 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99A67813-3140-DBC4-6EE1-0ACFFE6A1024}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38EDEE55-0E7D-ADC4-FAAF-0BC457768D70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2065438" cy="2027541"/>
+          <a:xfrm rot="21035938">
+            <a:off x="5553056" y="3171297"/>
+            <a:ext cx="4996328" cy="2486809"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bildobjekt 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE837434-D210-4B2D-A7E3-6B9BA633CF3E}"/>
+          <p:cNvPr id="4" name="Bildobjekt 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BB36B26-B6E6-90C5-8C6E-FB88F60EA65F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="978193">
-[...91 lines deleted...]
-            <a:ext cx="1984309" cy="3484748"/>
+          <a:xfrm rot="621889">
+            <a:off x="1015237" y="3451726"/>
+            <a:ext cx="4652458" cy="2389962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3878045296"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1802772087"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC571A5B-0299-4A49-60B0-48293196952A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB812E48-8A43-4D73-F140-FE320E8A7D24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" err="1">
-[...4 lines deleted...]
-            <a:endParaRPr lang="sv-SE" err="1"/>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Educational</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>quality</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4750471-72A4-E2BE-3F7C-8D7C24046660}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92A6CC1-6452-BEBE-7CB1-40E4449D8AD4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="4398524" cy="4351338"/>
+            <a:off x="3432904" y="1844675"/>
+            <a:ext cx="4210050" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...41 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Advocating</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> student </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>matters</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Quality</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" err="1">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>evaluations</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Student representation </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Student </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>safety</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> representatives </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Course </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>literature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> grant, </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="2000"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Dedication</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> grant, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Teacher</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" err="1">
-[...13 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Year</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>SFS and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
               <a:t>other</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
-[...248 lines deleted...]
-            </a:pPr>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> student unions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Bildobjekt 5" descr="En bild som visar Människoansikte, text, klädsel, glasögon&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45A8CDF6-EEE0-5D26-693D-8E7FB321B3A6}"/>
+          <p:cNvPr id="5" name="Bildobjekt 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F5E021A-6650-F9D6-650E-7EB1B5D48D90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="476210">
+            <a:off x="8150390" y="331083"/>
+            <a:ext cx="4056084" cy="4036128"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Bildobjekt 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E183C1-36DB-EC58-B796-D1E1DB0BFF62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5151496" cy="3347115"/>
+          <a:xfrm rot="20591650">
+            <a:off x="323455" y="3837029"/>
+            <a:ext cx="2593238" cy="3014942"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar Teckensnitt, Grafik, text, logotyp&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE5175F4-2161-99FF-53B2-F0F285CCECF4}"/>
+          <p:cNvPr id="9" name="Bildobjekt 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C43AD01-3912-53AA-6648-86BAB0B087FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2743200" cy="2279749"/>
+          <a:xfrm rot="699818">
+            <a:off x="-77470" y="1529819"/>
+            <a:ext cx="2170750" cy="2474519"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Bildobjekt 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E04923A-9207-BC32-5BA0-EF5B5575FA33}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21000594">
+            <a:off x="7213409" y="4418172"/>
+            <a:ext cx="3071087" cy="2562244"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Bildobjekt 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{596E90C8-D3F1-21CA-8E21-FE3A9AC2D787}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20745873">
+            <a:off x="6907475" y="240609"/>
+            <a:ext cx="1470960" cy="2316762"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="771041122"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="796363340"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9AD565F-9110-BD91-2A5F-090BC830D420}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D66B004-F8F9-8C77-2C67-8587F37CC11A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
-[...2 lines deleted...]
-              <a:t>New in Växjö or Kalmar?</a:t>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Help</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> and support</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{090C68A5-09DC-62E6-496B-8E33D72F9C7E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97BD3885-048E-1D6D-FA19-F25D90528C29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Laws</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>rules</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>guidelines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...20 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>University </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>routines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>processes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>responsibilities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...32 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Questions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1">
-[...43 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>regarding</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1">
-[...22 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>courses</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>exams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Cheating</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>plagiarism</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>references</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>ChatGPT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Harassment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>unacceptable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>behavior</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Problems </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> internships</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Problems </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>other</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> students </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Study</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>environment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>issues</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...58 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1802772087"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2225088194"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB812E48-8A43-4D73-F140-FE320E8A7D24}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42518182-FFFC-E323-2FF3-0A694B4788EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" err="1"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t> </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="sv-SE"/>
+              <a:t>Student representation </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92A6CC1-6452-BEBE-7CB1-40E4449D8AD4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93B8CE92-6FDF-07EA-FB46-111F77B1F2A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" err="1"/>
-[...18 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:rPr lang="sv-SE">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://linnek.se/eng/studentrepresentant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...92 lines deleted...]
-            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Dedicated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> newsletter </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4">
-            <a:extLst>
-[...61 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C43AD01-3912-53AA-6648-86BAB0B087FA}"/>
+            <a:hlinkClick r:id="rId3"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0AEEAF-59DC-AC20-55A2-67E12FD77DE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="699818">
-[...1 lines deleted...]
-            <a:ext cx="2170750" cy="2474519"/>
+          <a:xfrm>
+            <a:off x="838200" y="2920938"/>
+            <a:ext cx="5661111" cy="3256025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Bildobjekt 10">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E04923A-9207-BC32-5BA0-EF5B5575FA33}"/>
+          <p:cNvPr id="7" name="Bildobjekt 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B5730B9-5441-00E0-54DA-B15438F2E8E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="21000594">
-[...31 lines deleted...]
-            <a:ext cx="1470960" cy="2316762"/>
+          <a:xfrm rot="1151227">
+            <a:off x="6311815" y="3219825"/>
+            <a:ext cx="4355001" cy="2049412"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="796363340"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="488236130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D66B004-F8F9-8C77-2C67-8587F37CC11A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5230DC-99AE-8B3E-6DC3-777CD1A662C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Student </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE" err="1"/>
-              <a:t>Help</a:t>
+              <a:t>safety</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t> and support</a:t>
+              <a:t> representatives </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97BD3885-048E-1D6D-FA19-F25D90528C29}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6618818F-0BC1-9D00-C24E-DACB2ED4301D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...214 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bildobjekt 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88BD86DE-4FDC-1D7C-6D16-4BE8711BE8D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="796988">
+            <a:off x="2936107" y="4088444"/>
+            <a:ext cx="4392119" cy="2485548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3012A6C-0C7B-BD48-24F1-359C9E3FE10B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="21252703">
+            <a:off x="7255495" y="1357736"/>
+            <a:ext cx="2508877" cy="5575282"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Bildobjekt 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15C3BE3E-5F0F-EBFD-E07A-7CCF5F8FB1FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21018212">
+            <a:off x="71996" y="1907523"/>
+            <a:ext cx="5274639" cy="2688250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2225088194"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3831641468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42518182-FFFC-E323-2FF3-0A694B4788EB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0B3F536-F8DF-CD2D-4664-05EFCCED1F00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Cheating</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Student representation </a:t>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>plagiarism</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93B8CE92-6FDF-07EA-FB46-111F77B1F2A0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7AA2DD4-C6EB-CD72-D8A8-39119BD194A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE">
-[...5 lines deleted...]
-              <a:rPr lang="sv-SE"/>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>Attempt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>deceive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t> = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>cheating</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Cheat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...8 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>notes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Unallowed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> aids </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Unallowed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>cooperation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Plagiarism</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Self </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>plagiarism</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>fabrication</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>Ouriginal</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>Academic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>honesty</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t> = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>responsibility</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>Refero</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>Disciplinary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" err="1"/>
+              <a:t>report</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...59 lines deleted...]
-      </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Diagram 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB1B87AD-534C-A0EC-D965-9A523E1E0A1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="955450434"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5888736" y="1690689"/>
+          <a:ext cx="4636008" cy="4055268"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="488236130"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1208585963"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -21856,3680 +21460,3427 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5230DC-99AE-8B3E-6DC3-777CD1A662C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15623833-1555-9CB1-6729-17D3ACFECE3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Student </a:t>
-[...7 lines deleted...]
-              <a:t> representatives </a:t>
+              <a:t>Chat GPT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6618818F-0BC1-9D00-C24E-DACB2ED4301D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD034D13-02FF-6433-C84C-290DC21DEFF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>Tool for learning: does not replace course literature or lecture materials. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>Highly i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>nappropriate to use ChatGPT during examinations. Follow assignment instructions. Ask when uncertain! </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>You are responsible for the content. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>Paraphrase, quote, and reference accurately, even with ChatGPT.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>During individual exams or take-home exams, you never: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>discuss tasks or proposed solutions with other students </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>share answers/solutions with other students </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>request or access other students' answers/ solutions </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="374151"/>
+              </a:solidFill>
+              <a:latin typeface="Söhne"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>Act ethically, clearly, and transparently!</a:t>
+            </a:r>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...105 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3831641468"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="67882603"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0B3F536-F8DF-CD2D-4664-05EFCCED1F00}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94113C92-9D4D-2581-F499-9DE51F5ABC66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" err="1"/>
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>Student pubs</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7AA2DD4-C6EB-CD72-D8A8-39119BD194A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C20A35F7-B683-2592-7675-7E904FA221C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5623749" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...28 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Two</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> student pubs in Växjö</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>To </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>enter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Sivans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" err="1"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>need</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Membership</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Linnaeus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> Union (= in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Hitract</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...18 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000"/>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>app</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Membership</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> in a nation (= </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>also</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Hitract</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" err="1"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>app</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Valid ID</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
+            <a:endParaRPr lang="sv-SE">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>To </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>enter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000"/>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Slottsstallarna</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...11 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000"/>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...78 lines deleted...]
-          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>need</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Membership</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Linnaeus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Union (= in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hitract</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>app</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="3100">
+                <a:latin typeface="Garamond"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Valid ID</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...28 lines deleted...]
-      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar festival, Magenta, lila, evenemang&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49514510-AC24-6597-25B1-2292544B230D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8011978" y="1761618"/>
+            <a:ext cx="3345274" cy="2232861"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Bildobjekt 5" descr="En bild som visar träd, hus, byggnad, Parkbelysning&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF9381C-8601-22EF-E57A-CC0EDBA3E75F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6314251" y="3999635"/>
+            <a:ext cx="4041423" cy="2264211"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1208585963"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2730687158"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15623833-1555-9CB1-6729-17D3ACFECE3F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B0886EC-CDF8-A031-E214-19A75F357DAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>Student gym Olympen</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Platshållare för innehåll 3" descr="En bild som visar text, Grafik, Teckensnitt, grafisk design&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06608A8F-4600-050D-2659-97FA2995837A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7330784" y="1815979"/>
+            <a:ext cx="3288836" cy="3232452"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Platshållare för innehåll 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD034D13-02FF-6433-C84C-290DC21DEFF4}"/>
+          <p:cNvPr id="5" name="Platshållare för innehåll 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{247E5CAA-F8C5-43FC-732F-169BC00491E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1931726"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...112 lines deleted...]
-              <a:latin typeface="Söhne"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Student gym on campus</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Group </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>training</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE">
+              <a:latin typeface="Garamond"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" i="0">
-[...7 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Ball sports</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Regular</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> gym</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>As a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Linnaeus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> Union </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>member</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> get a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>discount</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> SEK200 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>when</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>buying</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> the Olympen yearly membership</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" err="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="67882603"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1027034973"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94113C92-9D4D-2581-F499-9DE51F5ABC66}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95961289-8503-3472-8482-1DEDE2341804}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE">
                 <a:latin typeface="Aileron Light"/>
               </a:rPr>
-              <a:t>Student pubs</a:t>
+              <a:t>National student ID</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C20A35F7-B683-2592-7675-7E904FA221C9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8E319E2-76A9-0B7E-6B72-6FCE5497C22F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
-            <a:ext cx="5623749" cy="4351338"/>
+            <a:ext cx="4052712" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" err="1">
-[...9 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>When</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> in Sweden </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>likely</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>need</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> a national student ID.</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="1800"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE">
-[...29 lines deleted...]
-              <a:rPr lang="sv-SE" err="1">
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>We</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>recommend</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> STUK (Studentkortet). Another is Mecenat. If </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t>you</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr lang="sv-SE" sz="1800">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" err="1">
-[...44 lines deleted...]
-              <a:rPr lang="sv-SE">
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>have</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> Bank-ID </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>there's</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" err="1">
-[...26 lines deleted...]
-              <a:rPr lang="sv-SE" err="1">
+              <a:rPr lang="sv-SE" sz="1800" err="1">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t>also</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
-[...11 lines deleted...]
-              <a:rPr lang="sv-SE">
+              <a:rPr lang="sv-SE" sz="1800">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" err="1">
-[...24 lines deleted...]
-            <a:endParaRPr lang="sv-SE">
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>WeStudents</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" sz="1800">
               <a:latin typeface="Garamond"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>With</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> a national student ID </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>may</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> access national student </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>discounts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>travel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>, restaurants, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>hotels</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>computers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>clothing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> etc. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sv-SE">
               <a:latin typeface="Garamond"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...142 lines deleted...]
-            </a:pPr>
             <a:endParaRPr lang="sv-SE">
               <a:latin typeface="Garamond"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar festival, Magenta, lila, evenemang&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49514510-AC24-6597-25B1-2292544B230D}"/>
+          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar logotyp, design&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1013045B-7530-C3A5-0A49-56F7A5579656}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8011978" y="1761618"/>
-[...30 lines deleted...]
-            <a:ext cx="4041423" cy="2264211"/>
+            <a:off x="7264400" y="1914116"/>
+            <a:ext cx="3373496" cy="1947915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2730687158"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3465120438"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B0886EC-CDF8-A031-E214-19A75F357DAE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E225C94D-D0D7-3BB2-5D55-7EA73890FAE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE">
-[...4 lines deleted...]
-            <a:endParaRPr lang="sv-SE"/>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Find</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>us</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> on…</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{573FAA61-7AF7-C900-63F5-DFF1A1ACDA68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Hitract</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Facebook</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Instagram</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>YouTube</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>TikTok</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Das</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Papier</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Newsletter</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Web </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Mail</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Phone</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Offices in Kalmar and Växjö</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Platshållare för innehåll 3" descr="En bild som visar text, Grafik, Teckensnitt, grafisk design&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06608A8F-4600-050D-2659-97FA2995837A}"/>
+          <p:cNvPr id="4" name="Bildobjekt 3">
+            <a:hlinkClick r:id="rId2"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3119D0E-D0B1-F42E-4202-CF4E544DD158}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...2 lines deleted...]
-          </a:xfrm>
+          <a:xfrm rot="860056">
+            <a:off x="8304683" y="2177467"/>
+            <a:ext cx="4507939" cy="4577630"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...14 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Bildobjekt 7">
+            <a:hlinkClick r:id="rId4"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44541685-7BCD-D513-A44C-B79BEF8AF679}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...163 lines deleted...]
-      </p:sp>
+          <a:xfrm rot="20852544">
+            <a:off x="8795233" y="3852237"/>
+            <a:ext cx="4398912" cy="4351337"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Bildobjekt 5">
+            <a:hlinkClick r:id="rId6"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A31B17D-97D2-0558-90D7-998F0D82A0B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21098653">
+            <a:off x="3809977" y="1101545"/>
+            <a:ext cx="4915848" cy="4910853"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1027034973"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2228534662"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95961289-8503-3472-8482-1DEDE2341804}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{225CAE6E-3B1E-4E4A-B01E-C2E890E5DDF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE">
-[...2 lines deleted...]
-              <a:t>National student ID</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Contact </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>us</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8E319E2-76A9-0B7E-6B72-6FCE5497C22F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4B0F18D-6B42-FFCF-F505-ADD203C92F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
-            <a:ext cx="4052712" cy="4351338"/>
+            <a:ext cx="9191625" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" err="1">
-[...19 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:t>Växjö: Pelarplatsen 8 (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1"/>
+              <a:t>opposite</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" err="1">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1"/>
+              <a:t>library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" err="1">
-[...13 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1"/>
+              <a:t>entrance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" err="1">
-[...5 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1800">
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+                <a:latin typeface="Garamond"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Facebook Växjö</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Open</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:latin typeface="Garamond"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" err="1">
-[...73 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="sv-SE" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Wed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> 12-14 &amp; Thu 10-12</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1800">
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:t>Kalmar: Hus Stella   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" err="1">
-[...96 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+                <a:latin typeface="Garamond"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Facebook Kalmar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Open</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Wed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> 12-14 &amp; Thu 10-12</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE">
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE">
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:t>010-330 30 09 (09:00-11:30)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>info@linnek.se</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.instagram.com/linnek.se/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar logotyp, design&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1013045B-7530-C3A5-0A49-56F7A5579656}"/>
+          <p:cNvPr id="7" name="Bildobjekt 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57F669CF-88D8-94B4-4459-3E0DFD79834C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3373496" cy="1947915"/>
+          <a:xfrm rot="20820729">
+            <a:off x="1040679" y="3002838"/>
+            <a:ext cx="2423995" cy="4181250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Bildobjekt 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DEDA99D-AF59-76FC-1EB8-1BAD6BA6644B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="767611">
+            <a:off x="9236795" y="383990"/>
+            <a:ext cx="2617672" cy="2613395"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Bildobjekt 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0EAFDC-5E38-8AC4-4A07-1829644F5056}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="1107272">
+            <a:off x="7657283" y="4354788"/>
+            <a:ext cx="2645300" cy="2535508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Bildobjekt 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{591F1366-203E-F42B-F278-0F9B31EC1397}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="643629">
+            <a:off x="-362013" y="4831449"/>
+            <a:ext cx="2511043" cy="2316640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Bildobjekt 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3DBC2A5-1413-D44B-82C5-F13D310C2C7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21291136">
+            <a:off x="8947526" y="2701132"/>
+            <a:ext cx="1606811" cy="2385170"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Bildobjekt 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{636EA7BB-EFBE-E359-9250-DBD945AEA7D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20792753">
+            <a:off x="3908271" y="5268557"/>
+            <a:ext cx="2233003" cy="2057601"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Bildobjekt 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92BDC632-9F85-3854-0A4A-CDE2D7E89AF7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId12"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="556771">
+            <a:off x="10413903" y="2904341"/>
+            <a:ext cx="1660552" cy="1943923"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Bildobjekt 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67BFC277-975C-3578-1691-58897FE1AAD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId13"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21090143">
+            <a:off x="-454467" y="1743458"/>
+            <a:ext cx="2585333" cy="2233403"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="Bildobjekt 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F444FFB-D922-0329-B1A7-ACFDC14AF031}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId14"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21129210">
+            <a:off x="10581393" y="4519656"/>
+            <a:ext cx="1930637" cy="2089739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Bildobjekt 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C60B19AF-92E1-F87E-4345-2492D0FEFB47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId15"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="606232">
+            <a:off x="10029159" y="5923379"/>
+            <a:ext cx="1675573" cy="1497515"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29" name="Bildobjekt 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{999E69FC-71DD-8477-78F9-AC6C1395EC1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId16"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="859829">
+            <a:off x="2335532" y="5662909"/>
+            <a:ext cx="1780269" cy="1424705"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31" name="Bildobjekt 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80CBEA73-0D86-6BCC-DD3D-40CD960D0EA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId17"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20926383">
+            <a:off x="-250172" y="3384902"/>
+            <a:ext cx="1526612" cy="1449786"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3465120438"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2242546496"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E225C94D-D0D7-3BB2-5D55-7EA73890FAE7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95961289-8503-3472-8482-1DEDE2341804}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" err="1"/>
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t> fair Växjö</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{573FAA61-7AF7-C900-63F5-DFF1A1ACDA68}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8E319E2-76A9-0B7E-6B72-6FCE5497C22F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="4052712" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...38 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>September 16</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>10:00-14:30</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>K and M </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>buildings</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Meet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> associations, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>local</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" err="1"/>
-[...33 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>organizations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>companies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>good</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> offers to students. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>great</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>way</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>better</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> understand </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>what</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>offered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>what</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> to get </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>involved</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> in - and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>how</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>during</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> studies!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" dirty="0">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Bildobjekt 3">
-[...3 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3119D0E-D0B1-F42E-4202-CF4E544DD158}"/>
+          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar klädsel, person, handväska, Bagage och väskor&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1B252C2-E3E9-3E07-7912-62FAB9E8EC6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9437009" y="1851377"/>
+            <a:ext cx="1916350" cy="2901245"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bildobjekt 4" descr="En bild som visar klädsel, person, jeans, fotbeklädnader&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{069B086A-2EEA-9C78-3747-799BA15FF06A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="860056">
-[...63 lines deleted...]
-            <a:ext cx="4915848" cy="4910853"/>
+          <a:xfrm>
+            <a:off x="5401733" y="2899026"/>
+            <a:ext cx="4370681" cy="3280096"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2228534662"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3023210942"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3438FEB3-971C-9486-2650-318E518CB63F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{225CAE6E-3B1E-4E4A-B01E-C2E890E5DDF4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{021D13EE-76AD-6C4C-DBF8-107F6FEF9773}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="sv-SE"/>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:latin typeface="Aileron Light"/>
+              </a:rPr>
+              <a:t> fair Kalmar</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4B0F18D-6B42-FFCF-F505-ADD203C92F9B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66DBDB3-C69E-40AA-432C-4D6EECFB62E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
-            <a:ext cx="9191625" cy="4351338"/>
+            <a:ext cx="4052712" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
-[...28 lines deleted...]
-            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>September 23</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
-[...38 lines deleted...]
-            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>10:00-14:30</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Zenit and Gläntan</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...38 lines deleted...]
-            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>Meet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> associations, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>local</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>organizations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>companies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>good</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> offers to students. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>great</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>way</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>better</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> understand </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>what</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>offered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>what</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> to get </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>involved</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> in - and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>how</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>during</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t> studies!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-            <a:pPr marL="457200" lvl="1" indent="0" algn="ctr">
+            <a:endParaRPr lang="sv-SE" dirty="0">
+              <a:latin typeface="Garamond"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...12 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bildobjekt 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57F669CF-88D8-94B4-4459-3E0DFD79834C}"/>
+          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar klädsel, person, handväska, Bagage och väskor&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72FD2223-59CD-EBA2-1F0F-7776A517C6F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="20820729">
-[...1 lines deleted...]
-            <a:ext cx="2423995" cy="4181250"/>
+          <a:xfrm>
+            <a:off x="9437009" y="1851377"/>
+            <a:ext cx="1916350" cy="2901245"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Bildobjekt 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DEDA99D-AF59-76FC-1EB8-1BAD6BA6644B}"/>
+          <p:cNvPr id="5" name="Bildobjekt 4" descr="En bild som visar klädsel, person, jeans, fotbeklädnader&#10;&#10;Automatiskt genererad beskrivning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{699F8140-6EEE-45CC-885F-A1A6BE60DE18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="767611">
-[...301 lines deleted...]
-            <a:ext cx="1526612" cy="1449786"/>
+          <a:xfrm>
+            <a:off x="5401733" y="2899026"/>
+            <a:ext cx="4370681" cy="3280096"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2242546496"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1775344126"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rubrik 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95961289-8503-3472-8482-1DEDE2341804}"/>
+          <p:cNvPr id="4" name="Rubrik 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1C22A8E-17D7-43AF-EAD2-D03DBD21E933}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...36 lines deleted...]
-            <p:ph idx="1"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4052712" cy="4351338"/>
+          <a:xfrm rot="21157253">
+            <a:off x="15476" y="831967"/>
+            <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...75 lines deleted...]
-                <a:latin typeface="Garamond"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Together</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
-[...6 lines deleted...]
-                <a:latin typeface="Garamond"/>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>we</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>create</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="1" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>change</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
-[...6 lines deleted...]
-                <a:latin typeface="Garamond"/>
+              <a:rPr lang="sv-SE" sz="4800" b="1" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>opportunities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...175 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="4800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar klädsel, person, handväska, Bagage och väskor&#10;&#10;Automatiskt genererad beskrivning">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1B252C2-E3E9-3E07-7912-62FAB9E8EC6D}"/>
+          <p:cNvPr id="8" name="Bildobjekt 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2117B996-FDC9-A096-FA78-7276D336B151}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9437009" y="1851377"/>
-            <a:ext cx="1916350" cy="2901245"/>
+            <a:off x="3492332" y="4493889"/>
+            <a:ext cx="5365153" cy="2109459"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...28 lines deleted...]
-          </a:prstGeom>
+          <a:effectLst>
+            <a:glow rad="1460500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="33000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:softEdge rad="76200"/>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3023210942"/>
-[...432 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1775344126"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2982082577"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -25767,1575 +25118,1488 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="676079">
             <a:off x="7615795" y="1789114"/>
             <a:ext cx="4471430" cy="2549762"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2902200386"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
-[...246 lines deleted...]
-
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2D5994-DCFE-2599-29BC-F9C11D9C3691}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E225C94D-D0D7-3BB2-5D55-7EA73890FAE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Välkomstmässan i Växjö</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Hitta oss via… </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Platshållare för innehåll 2">
-[...7 lines deleted...]
-            <a:spLocks/>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{573FAA61-7AF7-C900-63F5-DFF1A1ACDA68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
-          <a:lstStyle>
-[...381 lines deleted...]
-              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Hitract</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Facebook</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Instagram</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>YouTube</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1">
+                <a:latin typeface="Garamond"/>
+              </a:rPr>
+              <a:t>TikTok</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Das</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>Papier</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Nyhetsbrev</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Webben</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Mail</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Telefon</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FE50162-079D-4410-13B5-604ADA3B5FA4}"/>
+          <p:cNvPr id="4" name="Bildobjekt 3">
+            <a:hlinkClick r:id="rId2"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3119D0E-D0B1-F42E-4202-CF4E544DD158}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="4329113" cy="2881313"/>
+        <p:spPr>
+          <a:xfrm rot="860056">
+            <a:off x="8304683" y="2177467"/>
+            <a:ext cx="4507939" cy="4577630"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1028" name="Picture 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AD9E395-045C-EF66-2176-7C4B797318B8}"/>
+          <p:cNvPr id="8" name="Bildobjekt 7">
+            <a:hlinkClick r:id="rId4"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44541685-7BCD-D513-A44C-B79BEF8AF679}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="4333945" cy="3247810"/>
+        <p:spPr>
+          <a:xfrm rot="20852544">
+            <a:off x="8795233" y="3852237"/>
+            <a:ext cx="4398912" cy="4351337"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Bildobjekt 5">
+            <a:hlinkClick r:id="rId6"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A31B17D-97D2-0558-90D7-998F0D82A0B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21098653">
+            <a:off x="3877484" y="1690688"/>
+            <a:ext cx="4915848" cy="4910853"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1774825086"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="72341897"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9AD565F-9110-BD91-2A5F-090BC830D420}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB812E48-8A43-4D73-F140-FE320E8A7D24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Ny i Växjö eller Kalmar?</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Utbildningskvalitet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{090C68A5-09DC-62E6-496B-8E33D72F9C7E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92A6CC1-6452-BEBE-7CB1-40E4449D8AD4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3432904" y="1844675"/>
+            <a:ext cx="4210050" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-[...9 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Dialoger och påverkansarbete</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Utvärderingar och studentinlagor</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Studentrepresentation (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" i="1" err="1"/>
+              <a:t>streppar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Studerandeskyddsombud (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" i="1"/>
+              <a:t>SSO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Kampanjer (kursutvärderingar, fusk &amp; plagiat)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Litteraturstipendie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" err="1"/>
+              <a:t>Engagemangsstipendie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>, Årets lärare</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>SFS och andra studentkårer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000"/>
+              <a:t>Mediekontakter</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38EDEE55-0E7D-ADC4-FAAF-0BC457768D70}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F5E021A-6650-F9D6-650E-7EB1B5D48D90}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="21035938">
-[...1 lines deleted...]
-            <a:ext cx="4996328" cy="2486809"/>
+          <a:xfrm rot="476210">
+            <a:off x="8150390" y="331083"/>
+            <a:ext cx="4056084" cy="4036128"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bildobjekt 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF90B724-E72E-28C9-6D23-5785AA5712F1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E183C1-36DB-EC58-B796-D1E1DB0BFF62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="621889">
-[...1 lines deleted...]
-            <a:ext cx="4652458" cy="2389962"/>
+          <a:xfrm rot="20591650">
+            <a:off x="323455" y="3837029"/>
+            <a:ext cx="2593238" cy="3014942"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Bildobjekt 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C43AD01-3912-53AA-6648-86BAB0B087FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="699818">
+            <a:off x="-77470" y="1529819"/>
+            <a:ext cx="2170750" cy="2474519"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Bildobjekt 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E04923A-9207-BC32-5BA0-EF5B5575FA33}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="21000594">
+            <a:off x="7213409" y="4418172"/>
+            <a:ext cx="3071087" cy="2562244"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Bildobjekt 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{596E90C8-D3F1-21CA-8E21-FE3A9AC2D787}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20745873">
+            <a:off x="6907475" y="240609"/>
+            <a:ext cx="1470960" cy="2316762"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1901709530"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4249254117"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E225C94D-D0D7-3BB2-5D55-7EA73890FAE7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EBC3B23-79D4-7EFF-138C-96B375A48B71}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Hitta oss via… </a:t>
+              <a:t>Engagera dig!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{573FAA61-7AF7-C900-63F5-DFF1A1ACDA68}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A61062-EB61-8F67-FD6B-BE176E3FDCA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="sv-SE"/>
-          </a:p>
-[...64 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Bildobjekt 3">
-[...3 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3119D0E-D0B1-F42E-4202-CF4E544DD158}"/>
+          <p:cNvPr id="5" name="Bildobjekt 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEA992F4-AF65-6416-974A-C25B8683B1AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="860056">
-[...1 lines deleted...]
-            <a:ext cx="4507939" cy="4577630"/>
+          <a:xfrm>
+            <a:off x="3133833" y="1732680"/>
+            <a:ext cx="6049025" cy="3064625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rektangel 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C8A5011-59DF-AE05-98CA-6EC2D9F7FC27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2264805" y="2404085"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rektangel 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AAC29B3-BDA6-09D4-E177-793F5E1DAB76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2417205" y="2556485"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rektangel 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BE018EB-943A-0FEF-D2D1-85EF2B7BF93D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2264805" y="2404085"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rektangel 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF73ABBC-A3C9-1D58-ADEB-A39C63AA2CD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2569605" y="2708885"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rektangel 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AF476D3-ED6B-C626-371A-5E99D00D7A8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2722005" y="2861285"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rektangel 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCBA9066-AE1F-522B-790A-4E273E5B8F79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2874405" y="3013685"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rektangel 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9178274-D3B9-AB54-4D0D-82971F6D7CF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3026805" y="3166085"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rektangel 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A0E1E74-3F5A-F5DE-E612-DCB23512B2BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3179205" y="3318485"/>
+            <a:ext cx="2083137" cy="1417017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Bildobjekt 15">
+            <a:hlinkClick r:id="rId3"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ACA21C2-8D41-0DA7-186B-411E8B56E50D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="1058481">
+            <a:off x="9499236" y="1591348"/>
+            <a:ext cx="3126136" cy="5373912"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Bildobjekt 7">
-[...3 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44541685-7BCD-D513-A44C-B79BEF8AF679}"/>
+          <p:cNvPr id="18" name="Bildobjekt 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D40F85-10BF-B2BD-FCE3-39F2B8D8B47E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="20852544">
-[...1 lines deleted...]
-            <a:ext cx="4398912" cy="4351337"/>
+          <a:xfrm rot="20680766">
+            <a:off x="43334" y="2697150"/>
+            <a:ext cx="3725108" cy="3771905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Bildobjekt 5">
-[...3 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A31B17D-97D2-0558-90D7-998F0D82A0B0}"/>
+          <p:cNvPr id="20" name="Bildobjekt 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26781488-0709-EBAF-1BCB-A628C3EEF27D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20999701">
+            <a:off x="4805563" y="4502563"/>
+            <a:ext cx="3647656" cy="2660806"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Bildobjekt 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CDC76F8-88C8-EF44-2149-92C77589EE84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="21098653">
-[...1 lines deleted...]
-            <a:ext cx="4915848" cy="4910853"/>
+          <a:xfrm rot="513867">
+            <a:off x="-85695" y="4589402"/>
+            <a:ext cx="2631894" cy="2309422"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Bildobjekt 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FED30637-87BB-99DB-4296-785F90979114}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="20746175">
+            <a:off x="8817655" y="318083"/>
+            <a:ext cx="1831525" cy="1950311"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="72341897"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2161687017"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB812E48-8A43-4D73-F140-FE320E8A7D24}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5230DC-99AE-8B3E-6DC3-777CD1A662C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Utbildningskvalitet</a:t>
+              <a:t>Studerandeskyddsombud</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92A6CC1-6452-BEBE-7CB1-40E4449D8AD4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6618818F-0BC1-9D00-C24E-DACB2ED4301D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...74 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F5E021A-6650-F9D6-650E-7EB1B5D48D90}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88BD86DE-4FDC-1D7C-6D16-4BE8711BE8D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="476210">
-[...1 lines deleted...]
-            <a:ext cx="4056084" cy="4036128"/>
+          <a:xfrm rot="796988">
+            <a:off x="2936107" y="4088444"/>
+            <a:ext cx="4392119" cy="2485548"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bildobjekt 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E183C1-36DB-EC58-B796-D1E1DB0BFF62}"/>
+          <p:cNvPr id="6" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3012A6C-0C7B-BD48-24F1-359C9E3FE10B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
-[...2 lines deleted...]
-            <a:ext cx="2593238" cy="3014942"/>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="21252703">
+            <a:off x="7255495" y="1357736"/>
+            <a:ext cx="2508877" cy="5575282"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Bildobjekt 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C43AD01-3912-53AA-6648-86BAB0B087FA}"/>
+          <p:cNvPr id="10" name="Bildobjekt 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15C3BE3E-5F0F-EBFD-E07A-7CCF5F8FB1FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="699818">
-[...61 lines deleted...]
-            <a:ext cx="1470960" cy="2316762"/>
+          <a:xfrm rot="21018212">
+            <a:off x="71996" y="1907523"/>
+            <a:ext cx="5274639" cy="2688250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4249254117"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3494114366"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -28199,50 +27463,94 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="9ae7720b-5feb-457d-8eab-96882fd746e4">
+      <UserInfo>
+        <DisplayName>Studiesocial Växjö</DisplayName>
+        <AccountId>21</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nicholas Pagden</DisplayName>
+        <AccountId>39</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Micha Hallberg</DisplayName>
+        <AccountId>1519</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Studiesocial Kalmar</DisplayName>
+        <AccountId>22</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Karin Siöö</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Utbildningsbevakare Kalmar</DisplayName>
+        <AccountId>24</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="48fcaa31-d8da-4db5-b5e7-a4cdd7bec8e3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9ae7720b-5feb-457d-8eab-96882fd746e4"/>
+    <N_x00e4_r xmlns="48fcaa31-d8da-4db5-b5e7-a4cdd7bec8e3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101006784C3EABE271342A874E7827F8EF6CC" ma:contentTypeVersion="17" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="286f5d3d26a71d6423ca1aa858820404">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9ae7720b-5feb-457d-8eab-96882fd746e4" xmlns:ns3="48fcaa31-d8da-4db5-b5e7-a4cdd7bec8e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd26425e29eed086add413c04bee405d" ns2:_="" ns3:_="">
     <xsd:import namespace="9ae7720b-5feb-457d-8eab-96882fd746e4"/>
     <xsd:import namespace="48fcaa31-d8da-4db5-b5e7-a4cdd7bec8e3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:N_x00e4_r" minOccurs="0"/>
@@ -28445,202 +27753,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...40 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7230B56F-9C04-49DF-A492-79CE2323DFB8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="9ae7720b-5feb-457d-8eab-96882fd746e4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="48fcaa31-d8da-4db5-b5e7-a4cdd7bec8e3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{021C5321-0F6F-4FB8-8E5E-2A0B0DD46D12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9ae7720b-5feb-457d-8eab-96882fd746e4"/>
     <ds:schemaRef ds:uri="48fcaa31-d8da-4db5-b5e7-a4cdd7bec8e3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{193C7FCE-2063-47BA-A071-17F292490A5F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="48fcaa31-d8da-4db5-b5e7-a4cdd7bec8e3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>LinnékårenPPTMall2023</Template>
   <TotalTime></TotalTime>
-  <Words>3466</Words>
+  <Words>3441</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bredbild</PresentationFormat>
-  <Paragraphs>400</Paragraphs>
-  <Slides>50</Slides>
+  <Paragraphs>394</Paragraphs>
+  <Slides>48</Slides>
   <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>50</vt:i4>
+        <vt:i4>48</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="61" baseType="lpstr">
+    <vt:vector size="59" baseType="lpstr">
       <vt:lpstr>Advent Pro</vt:lpstr>
       <vt:lpstr>Aileron Light</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Garamond</vt:lpstr>
       <vt:lpstr>Poppins</vt:lpstr>
       <vt:lpstr>Segoe UI</vt:lpstr>
       <vt:lpstr>Söhne</vt:lpstr>
       <vt:lpstr>var( --e-global-typography-text-font-family )</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Avslutande bild</vt:lpstr>
       <vt:lpstr>Linnékåren</vt:lpstr>
       <vt:lpstr>Medlemsförmåner</vt:lpstr>
       <vt:lpstr>Studiesocialt</vt:lpstr>
       <vt:lpstr>Pubar och utbildningsföreningar - Växjö</vt:lpstr>
-      <vt:lpstr>Välkomstmässan i Växjö</vt:lpstr>
-      <vt:lpstr>Ny i Växjö eller Kalmar?</vt:lpstr>
       <vt:lpstr>Hitta oss via… </vt:lpstr>
       <vt:lpstr>Utbildningskvalitet</vt:lpstr>
       <vt:lpstr>Engagera dig!</vt:lpstr>
       <vt:lpstr>Studerandeskyddsombud</vt:lpstr>
       <vt:lpstr>Studeranderepresentant</vt:lpstr>
       <vt:lpstr>Buddy-programmet</vt:lpstr>
       <vt:lpstr>EUniWell</vt:lpstr>
       <vt:lpstr>Pubar och utbildningsföreningar - Kalmar</vt:lpstr>
       <vt:lpstr>Eget ansvar för studierna</vt:lpstr>
       <vt:lpstr>Lärarens/kursansvarigs ansvar</vt:lpstr>
       <vt:lpstr>Ombudsverksamhet</vt:lpstr>
       <vt:lpstr>Fusk och plagiat</vt:lpstr>
       <vt:lpstr>Chat GPT</vt:lpstr>
       <vt:lpstr>Hur blir jag medlem? </vt:lpstr>
       <vt:lpstr>Nationella studentkort</vt:lpstr>
       <vt:lpstr>Kontaktinformation</vt:lpstr>
       <vt:lpstr>Tillsammans med dig  skapar vi förändring och möjligheter </vt:lpstr>
       <vt:lpstr>Avslutande bild</vt:lpstr>
       <vt:lpstr>Linnaeus Union </vt:lpstr>
       <vt:lpstr>Social matters</vt:lpstr>
       <vt:lpstr>Pubs and educational associations - Växjö</vt:lpstr>
       <vt:lpstr>Associations of interest - Växjö</vt:lpstr>
       <vt:lpstr>Get involved! </vt:lpstr>
       <vt:lpstr>Associations of interest - Kalmar</vt:lpstr>
       <vt:lpstr>The Buddy Program</vt:lpstr>