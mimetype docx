--- v0 (2025-10-21)
+++ v1 (2026-06-23)
@@ -29,126 +29,126 @@
   <w:body>
     <w:p w14:paraId="7744509A" w14:textId="77777777" w:rsidR="007759A7" w:rsidRDefault="007759A7" w:rsidP="007759A7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12D523C7" w14:textId="7FEAAF78" w:rsidR="007759A7" w:rsidRPr="00556441" w:rsidRDefault="00556441" w:rsidP="007759A7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                         </w:t>
       </w:r>
       <w:r w:rsidR="007759A7" w:rsidRPr="00556441">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">INTRODUKTIONSDAG SOCIALPEDAGOGIK, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D50E9BC" w14:textId="228B034B" w:rsidR="00BB6830" w:rsidRPr="00556441" w:rsidRDefault="00556441" w:rsidP="007759A7">
+    <w:p w14:paraId="6D50E9BC" w14:textId="2542A72C" w:rsidR="00BB6830" w:rsidRPr="00556441" w:rsidRDefault="00556441" w:rsidP="007759A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556441">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidR="007759A7" w:rsidRPr="00556441">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INRIKTNING UNGDOMS- OCH MISSBRUKSVÅRD 180 HP ht</w:t>
       </w:r>
       <w:r w:rsidR="004A771A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="007F6B7F">
+      <w:r w:rsidR="008615DE">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004A771A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">        Mån </w:t>
       </w:r>
-      <w:r w:rsidR="00784DD7">
+      <w:r w:rsidR="008615DE">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>31</w:t>
       </w:r>
       <w:r w:rsidR="00CE46B8">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00574CDC">
+      <w:r w:rsidR="008615DE">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00CE46B8" w:rsidRPr="00556441">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>–2</w:t>
       </w:r>
-      <w:r w:rsidR="00784DD7">
+      <w:r w:rsidR="008615DE">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="4499"/>
       </w:tblGrid>
       <w:tr w:rsidR="007759A7" w14:paraId="7A5034AF" w14:textId="77777777" w:rsidTr="00556441">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
           <w:p w14:paraId="700822B5" w14:textId="2A9063DF" w:rsidR="007759A7" w:rsidRPr="00556441" w:rsidRDefault="007759A7" w:rsidP="007759A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -262,175 +262,145 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00556441">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Medverkande</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007759A7" w14:paraId="51EFB77E" w14:textId="77777777" w:rsidTr="00FD2B54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72022664" w14:textId="1AC9CB7D" w:rsidR="007759A7" w:rsidRPr="00556441" w:rsidRDefault="007759A7" w:rsidP="007759A7">
+          <w:p w14:paraId="72022664" w14:textId="0C5EEAC2" w:rsidR="007759A7" w:rsidRPr="00556441" w:rsidRDefault="007759A7" w:rsidP="007759A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00556441">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Måndag </w:t>
             </w:r>
-            <w:r w:rsidR="00447BB3">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> sept</w:t>
+            <w:r w:rsidR="008615DE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31 aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5787BE3E" w14:textId="0A7C1326" w:rsidR="007759A7" w:rsidRPr="00556441" w:rsidRDefault="00C43F2F" w:rsidP="007759A7">
+          <w:p w14:paraId="5787BE3E" w14:textId="2200E194" w:rsidR="007759A7" w:rsidRPr="00556441" w:rsidRDefault="00C43F2F" w:rsidP="007759A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00CE46B8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="007759A7" w:rsidRPr="00556441">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.15 –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00CE46B8">
+            <w:r w:rsidR="009138E3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00354751">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B68D38C" w14:textId="0B6A53EE" w:rsidR="00574CDC" w:rsidRPr="000B1918" w:rsidRDefault="00184479" w:rsidP="00574CDC">
+          <w:p w14:paraId="0D9A2A5E" w14:textId="389CEC79" w:rsidR="007759A7" w:rsidRPr="006B61F7" w:rsidRDefault="00470C07" w:rsidP="008615DE">
             <w:pPr>
               <w:pStyle w:val="Normalwebb"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B61F7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>N1017</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="116A48F1" w14:textId="42B0A2CE" w:rsidR="00FD2B54" w:rsidRPr="00556441" w:rsidRDefault="00FD2B54" w:rsidP="00FD2B54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD2B54">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduktion till </w:t>
             </w:r>
@@ -824,202 +794,207 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007759A7" w:rsidRPr="00C43F2F" w14:paraId="2AC71DF9" w14:textId="77777777" w:rsidTr="00FD2B54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="796E72B4" w14:textId="77777777" w:rsidR="007759A7" w:rsidRPr="00556441" w:rsidRDefault="007759A7" w:rsidP="007759A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4A3426" w14:textId="0614988B" w:rsidR="007759A7" w:rsidRDefault="00B665C1" w:rsidP="007759A7">
+          <w:p w14:paraId="6E4A3426" w14:textId="33B78C45" w:rsidR="007759A7" w:rsidRDefault="00B665C1" w:rsidP="007759A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="009353FB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007759A7" w:rsidRPr="00556441">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>– 1</w:t>
             </w:r>
             <w:r w:rsidR="00CE46B8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="007759A7" w:rsidRPr="00556441">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="00983C93">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="632A0510" w14:textId="77777777" w:rsidR="00354751" w:rsidRDefault="00354751" w:rsidP="007759A7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="487BCA20" w14:textId="5A02B201" w:rsidR="00354751" w:rsidRDefault="000B1918" w:rsidP="007759A7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+            <w:r w:rsidR="00983C93">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidR="00574CDC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12.</w:t>
+            </w:r>
             <w:r w:rsidR="009353FB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="487BCA20" w14:textId="1C57FB5F" w:rsidR="00354751" w:rsidRDefault="000B1918" w:rsidP="007759A7">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00983C93">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D6E9D1F" w14:textId="77777777" w:rsidR="001E17B3" w:rsidRDefault="001E17B3" w:rsidP="007759A7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D3360C0" w14:textId="56608706" w:rsidR="00354751" w:rsidRPr="00556441" w:rsidRDefault="00354751" w:rsidP="007759A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>12.20 –</w:t>
-[...46 lines deleted...]
-            </w:pPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE46B8">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00BF55E4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="003129F2">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00983C93">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00574CDC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00BF55E4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00574CDC">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -1063,251 +1038,252 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD2B54">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Information om studenthälsan </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2740C7F9" w14:textId="77777777" w:rsidR="00574CDC" w:rsidRDefault="00574CDC" w:rsidP="00FD2B54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C86459F" w14:textId="44F225A4" w:rsidR="001813C0" w:rsidRPr="009009C6" w:rsidRDefault="001E17B3" w:rsidP="00FD2B54">
+          <w:p w14:paraId="5C86459F" w14:textId="6A65349E" w:rsidR="001813C0" w:rsidRPr="009009C6" w:rsidRDefault="001E17B3" w:rsidP="00FD2B54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD2B54">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Information av </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>studentrepresentant</w:t>
             </w:r>
-            <w:r w:rsidR="009009C6">
-[...30 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="2CB27266" w14:textId="77777777" w:rsidR="001813C0" w:rsidRDefault="001813C0" w:rsidP="00FD2B54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B866A87" w14:textId="6BEDC8F6" w:rsidR="00C43F2F" w:rsidRDefault="00574CDC" w:rsidP="00FD2B54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Studera med funktionsnedsättning</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="1BAC1F3F" w14:textId="77777777" w:rsidR="007759A7" w:rsidRPr="00556441" w:rsidRDefault="007759A7" w:rsidP="001E17B3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4499" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC45C2E" w14:textId="0A8938FA" w:rsidR="0051621E" w:rsidRDefault="003F4A0D" w:rsidP="009009C6">
+          <w:p w14:paraId="0DC45C2E" w14:textId="0D490B99" w:rsidR="0051621E" w:rsidRDefault="00F6338B" w:rsidP="009A57A0">
             <w:pPr>
               <w:pStyle w:val="Normalwebb"/>
+              <w:spacing w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Annelie Lundberg, Kurator, Studenthälsan</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B7EDDBC" w14:textId="77777777" w:rsidR="001E17B3" w:rsidRDefault="001E17B3" w:rsidP="009009C6">
+              <w:t>Studenthälsan</w:t>
+            </w:r>
+            <w:r w:rsidR="00E43826">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00421FEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E43826">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Ellen Kro</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00E43826">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>neman</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DDD392D" w14:textId="77777777" w:rsidR="00470C07" w:rsidRDefault="00470C07" w:rsidP="009A57A0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="3EDECEB6" w14:textId="77777777" w:rsidR="001E17B3" w:rsidRPr="00BD6EB7" w:rsidRDefault="001E17B3" w:rsidP="009009C6">
+          </w:p>
+          <w:p w14:paraId="39E0A565" w14:textId="125C2841" w:rsidR="00470C07" w:rsidRDefault="001E17B3" w:rsidP="009A57A0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Nathalie Umell</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="35376FC1" w14:textId="75DB6B6E" w:rsidR="00082F74" w:rsidRPr="001E17B3" w:rsidRDefault="001E17B3" w:rsidP="009009C6">
+              <w:t>Idun Eriksson</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA40A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, student, år 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE10773" w14:textId="77777777" w:rsidR="00E43826" w:rsidRPr="00E43826" w:rsidRDefault="00E43826" w:rsidP="009A57A0">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35376FC1" w14:textId="6079EE51" w:rsidR="00082F74" w:rsidRPr="001E17B3" w:rsidRDefault="00D10898" w:rsidP="009A57A0">
             <w:pPr>
               <w:pStyle w:val="Normalwebb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D10898">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Mari Ericsson, Samordnare för studenter med funktionsnedsättning</w:t>
+              <w:t xml:space="preserve">Frida Heinmets </w:t>
+            </w:r>
+            <w:r w:rsidR="001E17B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samordnare </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007759A7" w14:paraId="3ABD026C" w14:textId="77777777" w:rsidTr="00FD2B54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D5B1A6" w14:textId="77777777" w:rsidR="007759A7" w:rsidRPr="00BD6EB7" w:rsidRDefault="007759A7" w:rsidP="007759A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="280CFF21" w14:textId="5277D7DE" w:rsidR="007759A7" w:rsidRPr="00556441" w:rsidRDefault="00BF55E4" w:rsidP="007759A7">
             <w:pPr>
               <w:rPr>
@@ -1431,61 +1407,61 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17F5E31D" w14:textId="77777777" w:rsidR="007759A7" w:rsidRPr="00617599" w:rsidRDefault="007759A7" w:rsidP="007759A7"/>
     <w:sectPr w:rsidR="007759A7" w:rsidRPr="00617599" w:rsidSect="007759A7">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="2750" w:right="1418" w:bottom="1701" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64062BA7" w14:textId="77777777" w:rsidR="00864D3D" w:rsidRDefault="00864D3D" w:rsidP="006B1171">
+    <w:p w14:paraId="46C4F6A3" w14:textId="77777777" w:rsidR="00476ECB" w:rsidRDefault="00476ECB" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43FE4149" w14:textId="77777777" w:rsidR="00864D3D" w:rsidRDefault="00864D3D" w:rsidP="006B1171">
+    <w:p w14:paraId="06B42140" w14:textId="77777777" w:rsidR="00476ECB" w:rsidRDefault="00476ECB" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1604,61 +1580,61 @@
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
       <w:r w:rsidR="00E7550F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
     <w:r>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="195E0025" w14:textId="77777777" w:rsidR="008257E2" w:rsidRPr="005C15BD" w:rsidRDefault="008257E2" w:rsidP="005C15BD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="713D7C06" w14:textId="77777777" w:rsidR="00864D3D" w:rsidRDefault="00864D3D" w:rsidP="006B1171">
+    <w:p w14:paraId="365A7AE6" w14:textId="77777777" w:rsidR="00476ECB" w:rsidRDefault="00476ECB" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D4197D6" w14:textId="77777777" w:rsidR="00864D3D" w:rsidRDefault="00864D3D" w:rsidP="006B1171">
+    <w:p w14:paraId="7EC4BE80" w14:textId="77777777" w:rsidR="00476ECB" w:rsidRDefault="00476ECB" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B8D3ABB" w14:textId="77777777" w:rsidR="00B230ED" w:rsidRDefault="00B230ED" w:rsidP="00F27BF7">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6804"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
@@ -1669,199 +1645,223 @@
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007759A7"/>
     <w:rsid w:val="000210EC"/>
+    <w:rsid w:val="00024B2B"/>
     <w:rsid w:val="00024CB9"/>
     <w:rsid w:val="00036E97"/>
     <w:rsid w:val="00067950"/>
     <w:rsid w:val="0007078F"/>
     <w:rsid w:val="000731F0"/>
     <w:rsid w:val="00081916"/>
     <w:rsid w:val="00082F74"/>
     <w:rsid w:val="00093B0E"/>
     <w:rsid w:val="000B1918"/>
     <w:rsid w:val="000D3DBB"/>
     <w:rsid w:val="001305DC"/>
     <w:rsid w:val="001409EB"/>
     <w:rsid w:val="00166E04"/>
     <w:rsid w:val="001813C0"/>
     <w:rsid w:val="00184479"/>
     <w:rsid w:val="00187560"/>
     <w:rsid w:val="001957EA"/>
     <w:rsid w:val="0019704C"/>
     <w:rsid w:val="001B15B4"/>
     <w:rsid w:val="001E17B3"/>
     <w:rsid w:val="001F06D0"/>
     <w:rsid w:val="001F204D"/>
     <w:rsid w:val="001F47AA"/>
     <w:rsid w:val="00231E7C"/>
     <w:rsid w:val="00237022"/>
     <w:rsid w:val="00245800"/>
     <w:rsid w:val="00254791"/>
     <w:rsid w:val="0026022D"/>
+    <w:rsid w:val="00264404"/>
     <w:rsid w:val="002647C4"/>
     <w:rsid w:val="00271EB2"/>
+    <w:rsid w:val="002760C3"/>
     <w:rsid w:val="0029316F"/>
     <w:rsid w:val="002A30FE"/>
+    <w:rsid w:val="002C57B3"/>
     <w:rsid w:val="002D15B7"/>
     <w:rsid w:val="002E0106"/>
     <w:rsid w:val="002E37C5"/>
     <w:rsid w:val="002F117F"/>
     <w:rsid w:val="003129F2"/>
     <w:rsid w:val="00354751"/>
-    <w:rsid w:val="0038228D"/>
-    <w:rsid w:val="00395C5D"/>
     <w:rsid w:val="003D3C4D"/>
     <w:rsid w:val="003E6C2D"/>
     <w:rsid w:val="003E6C56"/>
-    <w:rsid w:val="003F4A0D"/>
+    <w:rsid w:val="003F7068"/>
     <w:rsid w:val="00405E34"/>
+    <w:rsid w:val="00421FEA"/>
     <w:rsid w:val="0042207C"/>
-    <w:rsid w:val="00423D0D"/>
     <w:rsid w:val="004306D2"/>
     <w:rsid w:val="00437382"/>
     <w:rsid w:val="00447BB3"/>
     <w:rsid w:val="004610B7"/>
+    <w:rsid w:val="00463D24"/>
+    <w:rsid w:val="00470C07"/>
+    <w:rsid w:val="00476ECB"/>
     <w:rsid w:val="004A3F6B"/>
     <w:rsid w:val="004A771A"/>
     <w:rsid w:val="004F0A58"/>
     <w:rsid w:val="005102EF"/>
     <w:rsid w:val="0051621E"/>
     <w:rsid w:val="00520180"/>
     <w:rsid w:val="00540FB9"/>
+    <w:rsid w:val="00551247"/>
     <w:rsid w:val="00556441"/>
     <w:rsid w:val="00574CDC"/>
     <w:rsid w:val="0057646F"/>
     <w:rsid w:val="00597261"/>
     <w:rsid w:val="005B0F94"/>
     <w:rsid w:val="005C15BD"/>
     <w:rsid w:val="005C7D7C"/>
     <w:rsid w:val="005E1E01"/>
     <w:rsid w:val="005F43EE"/>
     <w:rsid w:val="00617599"/>
     <w:rsid w:val="00641B68"/>
     <w:rsid w:val="00650F57"/>
     <w:rsid w:val="00653AC9"/>
     <w:rsid w:val="006B0F76"/>
     <w:rsid w:val="006B1171"/>
+    <w:rsid w:val="006B61F7"/>
     <w:rsid w:val="006F669A"/>
     <w:rsid w:val="007759A7"/>
     <w:rsid w:val="0078347B"/>
     <w:rsid w:val="00784DD7"/>
     <w:rsid w:val="007A1FBF"/>
     <w:rsid w:val="007D08A7"/>
     <w:rsid w:val="007F6B7F"/>
     <w:rsid w:val="00811C81"/>
     <w:rsid w:val="008257E2"/>
     <w:rsid w:val="00833B7F"/>
     <w:rsid w:val="0083526F"/>
     <w:rsid w:val="00837AB5"/>
+    <w:rsid w:val="008615DE"/>
     <w:rsid w:val="00864D3D"/>
     <w:rsid w:val="00882F29"/>
     <w:rsid w:val="008931BA"/>
     <w:rsid w:val="009009C6"/>
+    <w:rsid w:val="009138E3"/>
     <w:rsid w:val="00915EDD"/>
     <w:rsid w:val="009353FB"/>
     <w:rsid w:val="00937654"/>
     <w:rsid w:val="00942E57"/>
     <w:rsid w:val="00966B4A"/>
+    <w:rsid w:val="00983C93"/>
+    <w:rsid w:val="009A57A0"/>
     <w:rsid w:val="009A6E85"/>
     <w:rsid w:val="009B357E"/>
     <w:rsid w:val="009B5C8F"/>
     <w:rsid w:val="009E003F"/>
+    <w:rsid w:val="009F2CE0"/>
     <w:rsid w:val="00A00D12"/>
     <w:rsid w:val="00A221BB"/>
     <w:rsid w:val="00A3398C"/>
     <w:rsid w:val="00A44AC6"/>
     <w:rsid w:val="00A52332"/>
     <w:rsid w:val="00A61CB2"/>
     <w:rsid w:val="00A76B1D"/>
+    <w:rsid w:val="00A92237"/>
     <w:rsid w:val="00B0140B"/>
     <w:rsid w:val="00B0239C"/>
     <w:rsid w:val="00B230ED"/>
     <w:rsid w:val="00B2734A"/>
     <w:rsid w:val="00B53934"/>
     <w:rsid w:val="00B665C1"/>
+    <w:rsid w:val="00B85B18"/>
+    <w:rsid w:val="00B910F9"/>
     <w:rsid w:val="00BB6830"/>
     <w:rsid w:val="00BD6EB7"/>
     <w:rsid w:val="00BF337A"/>
     <w:rsid w:val="00BF55E4"/>
     <w:rsid w:val="00BF6E91"/>
     <w:rsid w:val="00C43F2F"/>
     <w:rsid w:val="00C44682"/>
     <w:rsid w:val="00C524B9"/>
     <w:rsid w:val="00C81A8F"/>
+    <w:rsid w:val="00CA40A3"/>
     <w:rsid w:val="00CE46B8"/>
     <w:rsid w:val="00CE5D96"/>
+    <w:rsid w:val="00D10898"/>
     <w:rsid w:val="00D24665"/>
     <w:rsid w:val="00D24C91"/>
     <w:rsid w:val="00D51369"/>
     <w:rsid w:val="00D55BBD"/>
     <w:rsid w:val="00D62DA0"/>
     <w:rsid w:val="00D642FB"/>
     <w:rsid w:val="00D7406C"/>
     <w:rsid w:val="00D752C6"/>
+    <w:rsid w:val="00D763B0"/>
+    <w:rsid w:val="00DA65CE"/>
     <w:rsid w:val="00DC2400"/>
+    <w:rsid w:val="00DE4442"/>
+    <w:rsid w:val="00DE5DD8"/>
     <w:rsid w:val="00DF6447"/>
     <w:rsid w:val="00E04D45"/>
+    <w:rsid w:val="00E43826"/>
     <w:rsid w:val="00E479FE"/>
     <w:rsid w:val="00E7550F"/>
     <w:rsid w:val="00E76D98"/>
     <w:rsid w:val="00EC5929"/>
     <w:rsid w:val="00ED335B"/>
     <w:rsid w:val="00EE30CD"/>
     <w:rsid w:val="00EF23E3"/>
     <w:rsid w:val="00EF448E"/>
     <w:rsid w:val="00F27BF7"/>
     <w:rsid w:val="00F30BF9"/>
     <w:rsid w:val="00F6226E"/>
     <w:rsid w:val="00F6338B"/>
     <w:rsid w:val="00F75487"/>
     <w:rsid w:val="00FB112A"/>
     <w:rsid w:val="00FB1AAF"/>
+    <w:rsid w:val="00FC1694"/>
     <w:rsid w:val="00FC3A96"/>
+    <w:rsid w:val="00FC4C62"/>
     <w:rsid w:val="00FD2B54"/>
     <w:rsid w:val="00FD59B5"/>
     <w:rsid w:val="00FD5A10"/>
     <w:rsid w:val="00FD6046"/>
     <w:rsid w:val="00FF2CAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -3298,70 +3298,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27E532EB-1660-F04A-AE00-9F8BAC5ACD7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>147</Words>
-  <Characters>785</Characters>
+  <Words>133</Words>
+  <Characters>708</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>931</CharactersWithSpaces>
+  <CharactersWithSpaces>840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inger Axelsson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>