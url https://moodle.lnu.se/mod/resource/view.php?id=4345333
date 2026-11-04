--- v0 (2025-11-05)
+++ v1 (2026-11-04)
@@ -9,50 +9,51 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -72,76 +73,77 @@
   <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId25"/>
+    <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="278" r:id="rId3"/>
     <p:sldId id="260" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="280" r:id="rId6"/>
     <p:sldId id="279" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="281" r:id="rId9"/>
     <p:sldId id="286" r:id="rId10"/>
     <p:sldId id="283" r:id="rId11"/>
     <p:sldId id="282" r:id="rId12"/>
     <p:sldId id="263" r:id="rId13"/>
     <p:sldId id="257" r:id="rId14"/>
-    <p:sldId id="261" r:id="rId15"/>
-[...8 lines deleted...]
-    <p:sldId id="275" r:id="rId24"/>
+    <p:sldId id="287" r:id="rId15"/>
+    <p:sldId id="261" r:id="rId16"/>
+    <p:sldId id="270" r:id="rId17"/>
+    <p:sldId id="271" r:id="rId18"/>
+    <p:sldId id="264" r:id="rId19"/>
+    <p:sldId id="273" r:id="rId20"/>
+    <p:sldId id="269" r:id="rId21"/>
+    <p:sldId id="274" r:id="rId22"/>
+    <p:sldId id="284" r:id="rId23"/>
+    <p:sldId id="285" r:id="rId24"/>
+    <p:sldId id="275" r:id="rId25"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="sv-SE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -251,419 +253,324 @@
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{739E3B17-E814-48D9-9E81-A6BAF01550F1}" v="3" dt="2025-09-01T07:18:36.313"/>
-    <p1510:client id="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" v="62" dt="2025-08-31T07:32:22.089"/>
+    <p1510:client id="{E63F5ACC-CA9B-44BC-9689-80F59E31BD27}" v="9" dt="2026-08-26T09:44:24.561"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15016" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="111" d="100"/>
-          <a:sy n="111" d="100"/>
+          <a:sx n="74" d="100"/>
+          <a:sy n="74" d="100"/>
         </p:scale>
-        <p:origin x="594" y="96"/>
+        <p:origin x="376" y="56"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{739E3B17-E814-48D9-9E81-A6BAF01550F1}"/>
-[...17 lines deleted...]
-      <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-31T07:33:07.657" v="533" actId="6549"/>
+    <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-26T09:44:24.506" v="164" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:02:38.274" v="24" actId="20577"/>
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:47:57.053" v="148" actId="113"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="922999281" sldId="257"/>
+          <pc:sldMk cId="2590846549" sldId="258"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:02:38.274" v="24" actId="20577"/>
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:47:57.053" v="148" actId="113"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="922999281" sldId="257"/>
-[...16 lines deleted...]
-            <ac:spMk id="13" creationId="{D2C49324-1AAB-1834-2D88-D7193CAA8C1B}"/>
+            <pc:sldMk cId="2590846549" sldId="258"/>
+            <ac:spMk id="8" creationId="{37BC75BD-93E8-E403-64F0-B777DE1D2993}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-25T13:55:09.325" v="338" actId="20577"/>
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:20:03.017" v="24" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3244180835" sldId="259"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:20:03.017" v="24" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3244180835" sldId="259"/>
+            <ac:spMk id="12" creationId="{5FA51552-180A-60FF-14D0-D141922BB438}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:16:23.815" v="10" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2880698232" sldId="260"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-25T13:55:09.325" v="338" actId="20577"/>
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:16:23.815" v="10" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2880698232" sldId="260"/>
             <ac:spMk id="8" creationId="{37BC75BD-93E8-E403-64F0-B777DE1D2993}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:11:32.095" v="27" actId="1076"/>
-[...21 lines deleted...]
-        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-31T07:33:07.657" v="533" actId="6549"/>
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T11:39:54.379" v="156" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="123689055" sldId="263"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-31T07:19:52.358" v="434" actId="1076"/>
-[...7 lines deleted...]
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-31T07:33:07.657" v="533" actId="6549"/>
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:22:57.327" v="60" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="123689055" sldId="263"/>
             <ac:spMk id="3" creationId="{34E7CA95-B9E9-91D8-CC57-41261F5905A1}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-31T07:22:45.787" v="449" actId="1076"/>
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T11:39:54.379" v="156" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="123689055" sldId="263"/>
             <ac:spMk id="4" creationId="{BC65B4DA-51CF-3BA4-9679-5CFB7EFF70AC}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp mod modClrScheme chgLayout">
-        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:39:04.064" v="94" actId="27636"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:24:40.265" v="64" actId="27636"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3967862148" sldId="269"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:38:32.630" v="90" actId="26606"/>
-[...7 lines deleted...]
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:39:04.064" v="94" actId="27636"/>
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:24:40.265" v="64" actId="27636"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3967862148" sldId="269"/>
             <ac:spMk id="7" creationId="{96E18C10-40D2-D8E7-EB3C-3DAE37621D60}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod ord">
-[...1 lines deleted...]
-          <ac:picMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:17:34.652" v="17" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="799801192" sldId="270"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:17:34.652" v="17" actId="20577"/>
+          <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3967862148" sldId="269"/>
-[...2 lines deleted...]
-        </pc:picChg>
+            <pc:sldMk cId="799801192" sldId="270"/>
+            <ac:spMk id="7" creationId="{96E18C10-40D2-D8E7-EB3C-3DAE37621D60}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod setBg">
-        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:17:45.438" v="71" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:21:17.437" v="42" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3960476431" sldId="271"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:17:45.438" v="71" actId="20577"/>
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:21:17.437" v="42" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3960476431" sldId="271"/>
             <ac:spMk id="7" creationId="{96E18C10-40D2-D8E7-EB3C-3DAE37621D60}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod modMedia modClrScheme delAnim chgLayout">
-        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:49:14.280" v="174" actId="21"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:46:46.257" v="147" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="893145056" sldId="275"/>
+          <pc:sldMk cId="2311194875" sldId="273"/>
         </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:46:46.257" v="147" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2311194875" sldId="273"/>
+            <ac:picMk id="3" creationId="{BCEC9D19-C95F-D36B-8BAF-C360047B9019}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-25T13:12:21.693" v="334" actId="2696"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:23:09.220" v="62" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1619171100" sldId="276"/>
-[...6 lines deleted...]
-          <pc:sldMk cId="1939919318" sldId="281"/>
+          <pc:sldMk cId="2362058798" sldId="278"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:01:10.645" v="13" actId="20577"/>
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:23:09.220" v="62" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1939919318" sldId="281"/>
-[...8 lines deleted...]
-            <ac:spMk id="3" creationId="{B06D53AA-403B-CE4D-550E-152457453D0D}"/>
+            <pc:sldMk cId="2362058798" sldId="278"/>
+            <ac:spMk id="3" creationId="{8E03CFEA-4A79-E909-F392-A5B48F332029}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-25T13:11:14.722" v="332" actId="255"/>
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:17:10.156" v="13" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3494597707" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:17:10.156" v="13" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3494597707" sldId="280"/>
+            <ac:spMk id="2" creationId="{AA4421FE-E84E-FB8B-0DC8-19FD4A91E85D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:30:28.294" v="143" actId="20578"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="709802710" sldId="282"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-25T13:11:14.722" v="332" actId="255"/>
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T09:30:28.294" v="143" actId="20578"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="709802710" sldId="282"/>
             <ac:spMk id="6" creationId="{EE3826EC-A8FA-2446-8DEE-AC536E3C5CE5}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp new mod">
-        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-25T14:24:57.397" v="412" actId="1076"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-26T09:44:24.506" v="164" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1025761682" sldId="284"/>
+          <pc:sldMk cId="4228978922" sldId="283"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-25T14:24:57.397" v="412" actId="1076"/>
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-26T09:44:24.506" v="164" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1025761682" sldId="284"/>
-            <ac:spMk id="2" creationId="{3C48F1E0-2D62-5842-F753-CE2DE91A67FF}"/>
+            <pc:sldMk cId="4228978922" sldId="283"/>
+            <ac:spMk id="6" creationId="{97559D9B-D717-619A-8D4D-055BC5420A76}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod modClrScheme chgLayout">
+        <pc:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T11:50:41.007" v="160" actId="1036"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="699726884" sldId="287"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T11:42:07.710" v="158" actId="26606"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="699726884" sldId="287"/>
+            <ac:spMk id="5" creationId="{C71E624B-4E5D-3603-40E5-BB44EBA315CC}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:42:27.390" v="114"/>
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T11:42:07.710" v="158" actId="26606"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1025761682" sldId="284"/>
-            <ac:spMk id="3" creationId="{4C5CAE77-EBE2-0596-D966-5C51EA11DF26}"/>
+            <pc:sldMk cId="699726884" sldId="287"/>
+            <ac:spMk id="6" creationId="{5B826BC1-DFB5-6B0B-0BC6-EC1FE481F0ED}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{F1CA80B4-7585-456F-91D8-5BB3D7E683F1}" dt="2025-08-24T13:47:08.249" v="163" actId="1076"/>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Nathalie Hauksson Tresch" userId="fb0bfe20-8aca-46b8-afac-c99e6d3944e2" providerId="ADAL" clId="{C4C3CAAB-53C1-4C5A-9D10-25EABA733F50}" dt="2026-08-21T11:50:41.007" v="160" actId="1036"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1025761682" sldId="284"/>
-            <ac:picMk id="4" creationId="{96B855AD-E379-B7B9-3476-56B74813B26D}"/>
+            <pc:sldMk cId="699726884" sldId="287"/>
+            <ac:picMk id="3" creationId="{9BA17AAF-1B16-4492-7680-4DCE76B50B85}"/>
           </ac:picMkLst>
         </pc:picChg>
-      </pc:sldChg>
-[...67 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -712,51 +619,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{33D2910D-2D0B-42E3-9A37-6D9BFA1E388A}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-09-01</a:t>
+              <a:t>2026-08-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -980,207 +887,207 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Startbild med logotyp">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Oval 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED89E8A6-912F-4CCA-7D8A-76B2CCC10ACA}"/>
@@ -1318,54 +1225,54 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABB0D743-7386-580E-8121-5224E1CA771B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1996625" y="2533667"/>
             <a:ext cx="8198750" cy="1216082"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1906275066"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -1927,54 +1834,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63CB8FB6-92CE-935E-7AE0-B3B6B1EC6F07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3541328120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -2430,54 +2337,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABFD75E-5CC5-DB2A-0177-7AEB70034F69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1565726130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -2933,54 +2840,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABFD75E-5CC5-DB2A-0177-7AEB70034F69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978002931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -3436,54 +3343,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABFD75E-5CC5-DB2A-0177-7AEB70034F69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2899313461"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -3939,54 +3846,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABFD75E-5CC5-DB2A-0177-7AEB70034F69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3106078903"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -4163,54 +4070,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1258625001"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -4586,54 +4493,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="734458375"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -4817,54 +4724,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3312434899"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -5238,54 +5145,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2686320370"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -5667,54 +5574,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72F8BA92-5164-4AF9-08D7-DF4C96E9C389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3381841573"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -5892,54 +5799,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Presentationens titel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för text, namn">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26D49A14-D994-A920-4CD8-E3ECDEE27D56}"/>
               </a:ext>
             </a:extLst>
@@ -6425,54 +6332,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72F8BA92-5164-4AF9-08D7-DF4C96E9C389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2440254551"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -6854,54 +6761,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72F8BA92-5164-4AF9-08D7-DF4C96E9C389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2409307368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7087,54 +6994,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3658524128"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7320,54 +7227,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4122931089"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7510,54 +7417,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1020318729"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7716,54 +7623,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B0E2B92-4DEA-E8F0-8119-F900C3AF989E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4156217155"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7922,54 +7829,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B0E2B92-4DEA-E8F0-8119-F900C3AF989E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3814572312"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -8128,54 +8035,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B0E2B92-4DEA-E8F0-8119-F900C3AF989E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3613065616"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -8525,54 +8432,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Innehållsförteckning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3826009544"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -8790,54 +8697,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2034203949"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -9055,54 +8962,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till en rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1417339487"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -9320,54 +9227,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>”Klicka här för att lägga till ett citat”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1842613037"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -9605,54 +9512,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>”Klicka här för att lägga till ett citat”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40054A74-2202-3037-7997-04EE86D7ACB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1380071844"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -9890,54 +9797,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>”Klicka här för att lägga till ett citat”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40054A74-2202-3037-7997-04EE86D7ACB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="91630879"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10175,54 +10082,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>”Klicka här för att lägga till ett citat”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40054A74-2202-3037-7997-04EE86D7ACB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1566332404"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10598,54 +10505,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Q&amp;A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3853151976"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10828,54 +10735,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Tack!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för text 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1C6B23A-3803-DCF3-384D-23EA34C908F0}"/>
               </a:ext>
             </a:extLst>
@@ -10967,54 +10874,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1012087542"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11164,54 +11071,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6360E1D9-E886-94C3-C25C-C149362E08BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2757520066"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11478,54 +11385,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AC98333-6657-201B-B5C6-84B9E4977F57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="263332527"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11642,54 +11549,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AC98333-6657-201B-B5C6-84B9E4977F57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3111043800"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11806,54 +11713,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AC98333-6657-201B-B5C6-84B9E4977F57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="148599385"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11970,54 +11877,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AC98333-6657-201B-B5C6-84B9E4977F57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="370800" y="370800"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3939053018"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -12473,54 +12380,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bild, Linnéuniversitetets logotyp" descr="Linnéuniversitetets logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63CB8FB6-92CE-935E-7AE0-B3B6B1EC6F07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="373063" y="364826"/>
             <a:ext cx="2206800" cy="327324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2441850749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -12724,51 +12631,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="259200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{70014420-73BE-44B5-81BB-E4A043E68488}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2025-09-01</a:t>
+              <a:t>2026-08-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05634CC5-AB1E-9F62-A6B9-A2EF5201E910}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -13216,131 +13123,135 @@
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="12" orient="horz" pos="3997">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="13" orient="horz" pos="3816">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/sprak-och-politik/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/personal/torgny.klasson/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/personal/torgny.klasson/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=2922" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serviceportalen.lnu.se/sv-se/article/719537" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csn.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/VISKALNU/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/under-studierna/studentkaren/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linnek.se/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/viskalnu/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/stod-och-service/studera-med-funktionsnedsattning/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/utbildning/under-studierna/studenthalsan/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://olympentraningscenter.se/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.haukssontresch@lnu.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/utbildning/under-studierna/rattigheter-och-skyldigheter/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/utbildning/innan-du-borjar/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/ub/kontakt-och-service/studieverkstaden/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/VISKALNU/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/under-studierna/studentkaren/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/viskalnu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.lnu.se/course/view.php?id=53961" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/utbildning/under-studierna/rattigheter-och-skyldigheter/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/utbildning/innan-du-borjar/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/ub/kontakt-och-service/studieverkstaden/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.student.ladok.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/personal/corina.lowe/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/personal/leticia.gomez/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/personal/sheila.feldmanis/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/personal/corina.lowe/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/personal/leticia.gomez/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/personal/sheila.feldmanis/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/personal/staffan.andersson/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/personal/staffan.andersson/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -13411,52 +13322,97 @@
         <p:nvSpPr>
           <p:cNvPr id="6" name="Underrubrik 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97559D9B-D717-619A-8D4D-055BC5420A76}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="3600" dirty="0"/>
-              <a:t>Termin fyra i statsvetenskap kan man läsa utomlands </a:t>
-            </a:r>
+              <a:t>Termin fyra i statsvetenskap kan man läsa utomlands</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="3600" dirty="0"/>
+              <a:t>Information på </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="3600" dirty="0" err="1"/>
+              <a:t>Moodle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="3600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="3600" dirty="0">
+                <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t> Internationella möjligheter</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.lnu.se/mot-linneuniversitetet/Organisation/fakulteten-for-konst-och-humaniora/utbildning/internationella-mojligheter/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>sprak-och-politik/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4228978922"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -13482,57 +13438,65 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t>Termin 5 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0">
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
               <a:t></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
-              <a:t> Kandidatsuppsats i statsvetenskap eller språk </a:t>
+              <a:t> fördjupningskurs i sitt språk eller i statsvetenskap (15 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1"/>
+              <a:t>hp</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:t>) och kandidatuppsats i språk eller statsvetenskap </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0">
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
-              <a:t>(30 </a:t>
+              <a:t>(15 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
               <a:t>hp</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0">
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0">
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
               <a:t>Termin 6  Praktik utomlands, 15 veckor (30 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
@@ -13634,147 +13598,165 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="chart" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6244595" y="1699404"/>
             <a:ext cx="5841012" cy="4735901"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Administratörer eller projektledare/projektassistenter vid många olika myndigheter och organisationer i Sverige och utomlands, till exempel:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>• RISE (Research </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0" err="1">
+              <a:t>RISE (Research </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Institutes</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0" err="1">
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>of</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> Sweden)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0" err="1">
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Bundesamt</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0" err="1">
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>für</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t> Migration och </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0" err="1">
+              <a:t> Migration </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>und</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Flüchtlinge</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>, Schweiz</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:t>(migrationsverket i Tyskland)</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>• Svenska ambassaden, Berlin</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
+              <a:t>Svenska ambassaden, Berlin</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>• Försvarsmakten, Stockholm</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
+              <a:t>Försvarsmakten, Stockholm</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>• Internationella migrationsinstitutet, Wien</a:t>
+              <a:t>Internationella migrationsinstitutet, Wien</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Assistent till ARD-korrespondent (Tysklands public service-television) i Stockholm</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>International Officer, vid olika universitet i Sverige och utomlands</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Kommunikationschef, IKEA Älmhult</a:t>
             </a:r>
@@ -13786,111 +13768,99 @@
               </a:rPr>
               <a:t>Samordnare för innovationsfrågor, Region Kronoberg</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Översättare, på många platser runt om i världen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Undertextare, Stockholm… </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>och många fler!</a:t>
+              <a:t>och många fler !</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för diagram 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34E7CA95-B9E9-91D8-CC57-41261F5905A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="chart" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="200114" y="2049272"/>
             <a:ext cx="5895885" cy="4489551"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Svenska ambassader och konsulat</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Sveriges ständiga </a:t>
-[...11 lines deleted...]
-              <a:t>EU, Bryssel</a:t>
+              <a:t>Sveriges ständiga representation vid EU, Bryssel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Svenska regionkontor, Bryssel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>O</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>rganisation ATIA, Versailles (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
@@ -13924,102 +13894,102 @@
               </a:rPr>
               <a:t>SACC (Swedish </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>American</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> Chamber </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t> Commerce), Virginia USA</a:t>
+              <a:t> Commerce), Virginia, USA</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>IKEA, alla världsdelar</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Föreningen Coup de </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>soleil</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> i Frankrike (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>kulturell organisation, dialog mellan Frankrike och Maghreb-länderna) </a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Språkskolor i alla världsdelar</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>… och många fler! </a:t>
+              <a:t>… och många fler ! </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{390826ED-41C0-6F9F-A848-D333BFBC77E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -14260,421 +14230,611 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Bildobjekt 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09D9CB49-F8AD-78A5-6278-D083E90C320E}"/>
+          <p:cNvPr id="3" name="Bildobjekt 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BA17AAF-1B16-4492-7680-4DCE76B50B85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2007438" y="3024132"/>
-            <a:ext cx="3393900" cy="3393900"/>
+            <a:off x="6307736" y="19050"/>
+            <a:ext cx="5880735" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...34 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E18C10-40D2-D8E7-EB3C-3DAE37621D60}"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Underrubrik 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B826BC1-DFB5-6B0B-0BC6-EC1FE481F0ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...1 lines deleted...]
-          <a:bodyPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="266400" y="2440801"/>
+            <a:ext cx="5829600" cy="3617100"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Kandidatexamen (Huvudområde: statsvetenskap) → Bachelor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> Science </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Eller</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Kandidatexamen (huvudområde: språk </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" i="1"/>
+              <a:t>engelska, franska, spanska eller tyska</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>) → Bachelor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t> Arts</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...6 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D16B6BA5-C594-205D-42B7-260FCDA76D31}"/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1"/>
+              <a:t>Möjlighet till dubbel kandidatexamen!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Komplettera med en termins studier i antingen språk eller statsvetenskap!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rubrik 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C71E624B-4E5D-3603-40E5-BB44EBA315CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...36 lines deleted...]
-            <a:spAutoFit/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="266400" y="1510828"/>
+            <a:ext cx="5829600" cy="802800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Anna Lundberg</a:t>
-[...116 lines deleted...]
-              <a:t>https://lnu.se/personal/linn.andergren/</a:t>
+              <a:t>Examen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1902435352"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="699726884"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Bildobjekt 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09D9CB49-F8AD-78A5-6278-D083E90C320E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2007438" y="3024132"/>
+            <a:ext cx="3393900" cy="3393900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bildobjekt 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF127732-058C-ADD5-051A-168AF62E7F0B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7068958" y="3038824"/>
+            <a:ext cx="3333750" cy="3333750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Underrubrik 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E18C10-40D2-D8E7-EB3C-3DAE37621D60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rubrik 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D16B6BA5-C594-205D-42B7-260FCDA76D31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4400" dirty="0"/>
+              <a:t>Administrativ personal</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="textruta 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC444871-A296-BE38-2949-EBC956087C71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2242268" y="2267928"/>
+            <a:ext cx="2659702" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Anna Lundberg</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Utbildningsadministratör</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="textruta 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B209675F-FFAF-D3B1-2753-221B7752740D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1356641" y="6372574"/>
+            <a:ext cx="4044697" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>https://lnu.se/personal/anna.lundberg/</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="textruta 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D85F821-9965-72FD-FDAE-207A749412AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7140271" y="2267910"/>
+            <a:ext cx="2980303" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Linn Andergren </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Studie- och yrkesvägledare</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="textruta 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33040FD4-5D14-BB0B-4F5F-566CD971D677}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7056312" y="6453992"/>
+            <a:ext cx="4044697" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>https://lnu.se/personal/linn.andergren/</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1902435352"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Underrubrik 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E18C10-40D2-D8E7-EB3C-3DAE37621D60}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1"/>
-              <a:t>SPIKs</a:t>
+              <a:t>SPIK:s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1"/>
               <a:t>Moodlesida</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>https://mymoodle.lnu.se/course/view.php?id=2922</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t>Här hittar du allmän information om programmet, nyheter om gästföreläsningar, information om praktikterminen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t>Du läggs till i början av dina studier. Om du inte kommer in i rummet vid slutet av första veckan, skicka e-post till </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" b="1" u="sng" dirty="0"/>
               <a:t>Anna Lundberg </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t>(Utbildningsadministratör)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" sz="2400" b="1" u="sng" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
-              <a:t>Ämnessidan: du kommer också få tillgång till ett </a:t>
+              <a:t>Ämnessidan: du kommer också att få tillgång till ett </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1"/>
               <a:t>Moodlerum</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t> för dina ämnesstudier. Om du inte har hittat det ännu måste det åtgärdas. Säg till!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rubrik 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D16B6BA5-C594-205D-42B7-260FCDA76D31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -14692,51 +14852,51 @@
             <a:r>
               <a:rPr lang="sv-SE" sz="4400" dirty="0"/>
               <a:t>Praktisk information (1) : </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="4400" dirty="0" err="1"/>
               <a:t>Moodle</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="799801192"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:gradFill flip="none" rotWithShape="1">
           <a:gsLst>
             <a:gs pos="6000">
               <a:schemeClr val="accent1">
                 <a:lumMod val="5000"/>
                 <a:lumOff val="95000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="74000">
               <a:schemeClr val="accent1">
                 <a:lumMod val="45000"/>
                 <a:lumOff val="55000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="83000">
               <a:schemeClr val="accent1">
                 <a:lumMod val="45000"/>
                 <a:lumOff val="55000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
@@ -14774,624 +14934,445 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E18C10-40D2-D8E7-EB3C-3DAE37621D60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" altLang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
-              <a:t>Vidarebefordra studentmailen till er privata e-postadress</a:t>
+              <a:t>Vidarebefordra studentmailen till din privata e-postadress</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>https://serviceportalen.lnu.se/sv-se/article/719537</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rubrik 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D16B6BA5-C594-205D-42B7-260FCDA76D31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="4400" dirty="0"/>
               <a:t>Praktisk information (2) : e-post</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3960476431"/>
-      </p:ext>
-[...107 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1829238735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Underrubrik 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E18C10-40D2-D8E7-EB3C-3DAE37621D60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" altLang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="2400" dirty="0"/>
+              <a:t>Bra att söka för 2 terminer i taget</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" altLang="sv-SE" sz="2400" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>https://lnu.se/utbildning/under-studierna/studenthalsan/</a:t>
-[...98 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="2200" dirty="0"/>
+              <a:t>CSN.se</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" altLang="sv-SE" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" altLang="sv-SE" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rubrik 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D16B6BA5-C594-205D-42B7-260FCDA76D31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="4400" dirty="0"/>
-              <a:t>Praktisk information (4): </a:t>
-[...7 lines deleted...]
-            </a:br>
+              <a:t>Praktisk information (3) : CSN</a:t>
+            </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2311194875"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1829238735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Underrubrik 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E18C10-40D2-D8E7-EB3C-3DAE37621D60}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
+              <a:t>Studenthälsan</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://lnu.se/utbildning/under-studierna/studenthalsan/</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" b="1" kern="100" dirty="0" err="1">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Studera</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" b="1" kern="100" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" b="1" kern="100" dirty="0" err="1">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>med</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" b="1" kern="100" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" b="1" kern="100" dirty="0" err="1">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>funktionsneds</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" b="1" kern="100" dirty="0" err="1">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ättning</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="2400" b="1" kern="100" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://lnu.se/student/stod-och-service/studera-med-funktionsnedsattning/</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>Rör</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>på</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t> dig! </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://olympentraningscenter.se</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rubrik 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D16B6BA5-C594-205D-42B7-260FCDA76D31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4400" dirty="0"/>
+              <a:t>Praktisk information (4): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4400" b="1" dirty="0"/>
+              <a:t>Studenthälsan</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="4400" b="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Bildobjekt 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{157A13A7-FBCC-9F6E-4BF8-0B222A5063A4}"/>
+          <p:cNvPr id="3" name="Bildobjekt 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCEC9D19-C95F-D36B-8BAF-C360047B9019}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect l="7922" r="34672" b="-1"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5357003" y="589053"/>
-            <a:ext cx="6688347" cy="5679894"/>
+            <a:off x="5762624" y="4821177"/>
+            <a:ext cx="3044945" cy="1941932"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...145 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3967862148"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2311194875"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -15420,411 +15401,559 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nathalie Hauksson-Tresch</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="sv-SE" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>nathalie.haukssontresch@lnu.se</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="sv-SE" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="sv-SE" sz="3600" dirty="0"/>
-              <a:t>F-hus (på översta våningen)</a:t>
+              <a:t>F-huset (på översta våningen)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2362058798"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D404ED5-3364-878F-8FA8-CE75C8256296}"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Bildobjekt 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{157A13A7-FBCC-9F6E-4BF8-0B222A5063A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="7922" r="34672" b="-1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5357003" y="589053"/>
+            <a:ext cx="6688347" cy="5679894"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Underrubrik 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E18C10-40D2-D8E7-EB3C-3DAE37621D60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="202789" y="2306192"/>
-            <a:ext cx="11643684" cy="3393900"/>
+            <a:off x="266400" y="2440546"/>
+            <a:ext cx="3849988" cy="4132782"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
-              <a:t>Här hittar du allt du behöver veta om det praktiska och administrativa</a:t>
-[...3 lines deleted...]
-              <a:t>:</a:t>
+              <a:t>Programförening </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>VISKA </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
-[...18 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://lnu.se/utbildning/under-studierna/rattigheter-och-skyldigheter/</a:t>
+              <a:t>https://www.facebook.com/VISKALNU/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>https://lnu.se/ub/kontakt-och-service/studieverkstaden/</a:t>
-[...13 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85A302DF-E635-1ABA-8DB5-FAF59FFEBB63}"/>
+              <a:t>https://www.instagram.com/viskalnu/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
+              <a:t>Linnékåren</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://lnu.se/student/under-studierna/studentkaren/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1900" dirty="0"/>
+              <a:t>Se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1900" dirty="0" err="1"/>
+              <a:t>PowerPointen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1900" dirty="0"/>
+              <a:t> på </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1900" dirty="0" err="1"/>
+              <a:t>Moodle</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="1900" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rubrik 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D16B6BA5-C594-205D-42B7-260FCDA76D31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...1 lines deleted...]
-          <a:bodyPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="266400" y="1510829"/>
+            <a:ext cx="3849988" cy="800929"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>Och</a:t>
+              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:t>Studentliv</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2102266779"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3967862148"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Underrubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C48F1E0-2D62-5842-F753-CE2DE91A67FF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D404ED5-3364-878F-8FA8-CE75C8256296}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="274158" y="2628500"/>
+            <a:off x="202789" y="2306192"/>
             <a:ext cx="11643684" cy="3393900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...30 lines deleted...]
-              <a:rPr lang="sv-SE" b="1" u="sng" dirty="0">
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
+              <a:t>Här hittar du allt du behöver veta om det praktiska och administrativa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>https://moodle.lnu.se/course/view.php?id=53961</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="sv-SE" b="1" u="sng" dirty="0"/>
+              <a:t>https://lnu.se/utbildning/innan-du-borjar/</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
+              <a:t>Rättigheter och skyldigheter:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://lnu.se/utbildning/under-studierna/rattigheter-och-skyldigheter/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
+              <a:t>Studieverkstaden:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="2400" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://lnu.se/ub/kontakt-och-service/studieverkstaden/</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C5CAE77-EBE2-0596-D966-5C51EA11DF26}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85A302DF-E635-1ABA-8DB5-FAF59FFEBB63}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-[...34 lines deleted...]
-      </p:pic>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>Och</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1025761682"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2102266779"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Underrubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C48F1E0-2D62-5842-F753-CE2DE91A67FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274158" y="2628500"/>
+            <a:ext cx="11643684" cy="3393900"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="3200" dirty="0"/>
+              <a:t>Informationsmötena för de olika språken i eftermiddag</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" b="1" u="sng" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" b="1" u="sng" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rubrik 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C5CAE77-EBE2-0596-D966-5C51EA11DF26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Vad händer härnäst ?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1025761682"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Underrubrik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54952B5A-ACFC-A7C9-053C-3B715DCD58EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="6600"/>
               <a:t>      Lycka </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="6600" dirty="0"/>
               <a:t>till </a:t>
             </a:r>
             <a:r>
@@ -15854,51 +15983,51 @@
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="888950445"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="893145056"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -15935,51 +16064,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
-              <a:t> Presentation av SPIK programmet</a:t>
+              <a:t> Presentation av SPIK-programmet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t> Praktisk information om stöd till studenter, studenthälsan, programförening VISKA, Linnékåren</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0"/>
             <a:endParaRPr lang="sv-SE" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rubrik 6">
             <a:extLst>
@@ -16480,230 +16609,230 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="sng" strike="noStrike" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Ladok</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Du </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>registrera</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:t>registrerar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> dig </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>varje</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>gång</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>en</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ny</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>kurs</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>startar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>inom</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>programmet</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" dirty="0">
+            <a:endParaRPr lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rubrik 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{542D4222-D11A-AF28-5299-2FD53D83A516}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -16785,51 +16914,51 @@
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="3600" dirty="0">
                 <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>180 högskolepoäng (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="3600" dirty="0" err="1">
                 <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>hp</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" sz="3600" dirty="0">
                 <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="3600" dirty="0"/>
-              <a:t>Behörighet till fortsatta studier på master eller forskarnivå</a:t>
+              <a:t>Behörighet till fortsatta studier på master-eller forskarnivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3494597707"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -17297,77 +17426,77 @@
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>https://lnu.se/personal/leticia.gomez/</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="textruta 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FA51552-180A-60FF-14D0-D141922BB438}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8786192" y="2107095"/>
-            <a:ext cx="2287806" cy="646331"/>
+            <a:ext cx="2326278" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" b="1" dirty="0"/>
               <a:t>Corina </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" b="1" dirty="0" err="1"/>
               <a:t>Löwe</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" b="1" dirty="0"/>
-              <a:t>kontaktlärare tyska</a:t>
+              <a:t>Kontaktlärare tyska</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="textruta 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BADDC5F1-689D-1734-BC56-C32AF3D21F43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8206957" y="6336197"/>
             <a:ext cx="3736920" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -18304,107 +18433,108 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Grund</Template>
   <TotalTime></TotalTime>
-  <Words>872</Words>
+  <Words>899</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
-[...1 lines deleted...]
-  <Slides>23</Slides>
+  <PresentationFormat>Bredbild</PresentationFormat>
+  <Paragraphs>131</Paragraphs>
+  <Slides>24</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Helvetica Neue</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Linnéuniversitetet</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Nathalie Hauksson-Tresch nathalie.haukssontresch@lnu.se F-hus (på översta våningen)</vt:lpstr>
+      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>Nathalie Hauksson-Tresch nathalie.haukssontresch@lnu.se F-huset (på översta våningen)</vt:lpstr>
       <vt:lpstr>Mötets upplägg</vt:lpstr>
       <vt:lpstr>Registrera dig!</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>År 1 (termin 1 och termin 2)  Språk (60 hp) </vt:lpstr>
       <vt:lpstr>Ansvariga språklärare</vt:lpstr>
       <vt:lpstr>År 2 (termin 3 och termin 4)  Statsvetenskap (60 hp) </vt:lpstr>
       <vt:lpstr>     Termin 3                       Termin 4</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>År 3</vt:lpstr>
       <vt:lpstr>Praktik &amp; jobb – SPIK </vt:lpstr>
       <vt:lpstr>Praktik</vt:lpstr>
+      <vt:lpstr>Examen</vt:lpstr>
       <vt:lpstr>Administrativ personal</vt:lpstr>
       <vt:lpstr>Praktisk information (1) : Moodle</vt:lpstr>
       <vt:lpstr>Praktisk information (2) : e-post</vt:lpstr>
       <vt:lpstr>Praktisk information (3) : CSN</vt:lpstr>
       <vt:lpstr>Praktisk information (4): Studenthälsan </vt:lpstr>
       <vt:lpstr>Studentliv</vt:lpstr>
       <vt:lpstr>Och</vt:lpstr>
       <vt:lpstr>Vad händer härnäst ?</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Nathalie Hauksson Tresch</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>