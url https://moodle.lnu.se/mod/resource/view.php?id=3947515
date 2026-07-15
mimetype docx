--- v0 (2025-12-07)
+++ v1 (2026-07-15)
@@ -7,265 +7,198 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="1369" w:tblpY="2341"/>
         <w:tblW w:w="8689" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4428"/>
         <w:gridCol w:w="4261"/>
       </w:tblGrid>
       <w:tr w:rsidR="00501B55" w:rsidRPr="00BC734E" w14:paraId="7CE4475A" w14:textId="77777777" w:rsidTr="003F0441">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="111D3C6A" w14:textId="6535AB8B" w:rsidR="007F55B4" w:rsidRPr="00BC734E" w:rsidRDefault="00D57989" w:rsidP="00380F5C">
+          <w:p w14:paraId="111D3C6A" w14:textId="084527F9" w:rsidR="007F55B4" w:rsidRPr="00BC734E" w:rsidRDefault="00D57989" w:rsidP="00380F5C">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="bmMottagare" w:colFirst="1" w:colLast="1"/>
             <w:bookmarkStart w:id="1" w:name="bmDatum" w:colFirst="0" w:colLast="0"/>
             <w:r w:rsidRPr="00BC734E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Växjö </w:t>
             </w:r>
             <w:r w:rsidR="00702B0F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>juli</w:t>
             </w:r>
             <w:r w:rsidR="00FA588A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00702B0F">
+            <w:r w:rsidR="00497206">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="29A36847" w14:textId="77777777" w:rsidR="00126181" w:rsidRPr="00BC734E" w:rsidRDefault="00126181" w:rsidP="003F0441">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D4615EE" w14:textId="7021569B" w:rsidR="003F0441" w:rsidRPr="00BC734E" w:rsidRDefault="00361E7A" w:rsidP="003F0441">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="bmDate"/>
       <w:bookmarkStart w:id="3" w:name="bmRubrik"/>
       <w:bookmarkStart w:id="4" w:name="bmStart"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Välkommen till </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BC734E">
+        <w:t>Välkommen till Nordiskt m</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0441" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Nordiskt</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> för språklärare, inriktning franska, engelska</w:t>
+        <w:t>asterprogram för språklärare, inriktning franska, engelska</w:t>
       </w:r>
       <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, spanska</w:t>
       </w:r>
       <w:r w:rsidR="003F0441" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller tyska! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A25861" w14:textId="05004496" w:rsidR="00080F7F" w:rsidRPr="001D19EF" w:rsidRDefault="00080F7F" w:rsidP="00361E7A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Du har sökt och blivit antagen till </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t>Nordiskt</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Nordiskt masterprogram för språklärare</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:i/>
-[...32 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (120 hp</w:t>
+      </w:r>
       <w:r w:rsidR="004A52A1" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, programkod KANM2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">) vid Linnéuniversitetet. Med detta brev vill </w:t>
       </w:r>
       <w:r w:rsidR="00B719E9" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>jag och mina lärarkollegor</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> hälsa dig varmt välkommen och ge dig </w:t>
       </w:r>
       <w:r w:rsidR="001D19EF" w:rsidRPr="001D19EF">
@@ -304,124 +237,88 @@
         </w:rPr>
         <w:t>ett samarbete mellan Linnéuniversitetet</w:t>
       </w:r>
       <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (LNU)</w:t>
       </w:r>
       <w:r w:rsidR="00361E7A" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, Göteborgs universitet</w:t>
       </w:r>
       <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GU)</w:t>
       </w:r>
       <w:r w:rsidR="00361E7A" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> och Høgskolen i Østfold i Halden</w:t>
+      </w:r>
+      <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (HiØ)</w:t>
+      </w:r>
       <w:r w:rsidR="00361E7A" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Høgskolen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, Norge. Den är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>webbaserad och vi kommer att använda oss av</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB66A4" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flera</w:t>
+      </w:r>
+      <w:r w:rsidR="00665FEA" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lär</w:t>
+      </w:r>
       <w:r w:rsidR="00361E7A" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i </w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>plattformar</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AB66A4" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> under programmets gång</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000B2162" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Eftersom</w:t>
       </w:r>
       <w:r w:rsidR="00665FEA" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ni som läser programmet kommer</w:t>
       </w:r>
       <w:r w:rsidR="000B2162" w:rsidRPr="00BC734E">
@@ -517,189 +414,109 @@
         <w:t xml:space="preserve">höstterminens kurser: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D79928D" w14:textId="77777777" w:rsidR="00665FEA" w:rsidRPr="00BC734E" w:rsidRDefault="00C50B58" w:rsidP="00665FEA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Kommunikation</w:t>
       </w:r>
       <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (10 </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> (10 hp, LNU) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38EEFA35" w14:textId="77777777" w:rsidR="00665FEA" w:rsidRPr="00BC734E" w:rsidRDefault="00C50B58" w:rsidP="00665FEA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interkulturell </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Interkulturell læring</w:t>
+      </w:r>
       <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (10 </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve"> (10 hp, HiØ). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCD9C03" w14:textId="24F7DC54" w:rsidR="00665FEA" w:rsidRPr="00BC734E" w:rsidRDefault="004109C2" w:rsidP="00665FEA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Läser du på heltid tillkommer även kursen </w:t>
       </w:r>
       <w:r w:rsidR="00702B0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Elevspråksanalyse</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (10 </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> (10 hp, </w:t>
+      </w:r>
       <w:r w:rsidR="00702B0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>HiØ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2183256A" w14:textId="2D76ECCA" w:rsidR="003F0441" w:rsidRPr="00BC734E" w:rsidRDefault="00361E7A" w:rsidP="00665FEA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Vi rekommenderar att </w:t>
       </w:r>
       <w:r w:rsidR="00665FEA" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>du</w:t>
@@ -712,537 +529,452 @@
       </w:r>
       <w:r w:rsidR="007854BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="003E7E8A" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">nformation om höstens (och andra terminers) kurser </w:t>
       </w:r>
       <w:r w:rsidR="00A1581F" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">når du via </w:t>
       </w:r>
       <w:r w:rsidR="003E7E8A" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">programmets </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD0A9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="007854BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>oodlesida</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>oodlesida (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="007854BF" w:rsidRPr="00195318">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>https://mymoodle.lnu.se/cou</w:t>
+          <w:t>https://mymoodle.lnu.se/course/view.php?id=38627</w:t>
         </w:r>
-        <w:r w:rsidR="007854BF" w:rsidRPr="00195318">
+      </w:hyperlink>
+      <w:r w:rsidR="007854BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47189152" w14:textId="3DEC4591" w:rsidR="00665FEA" w:rsidRPr="00BC734E" w:rsidRDefault="00665FEA" w:rsidP="003F0441">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Programstart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C5E762" w14:textId="0724CA90" w:rsidR="00361E7A" w:rsidRPr="00BC734E" w:rsidRDefault="001D19EF" w:rsidP="003F0441">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D19EF">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programintroduktionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57989" w:rsidRPr="001D19EF">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sker </w:t>
+      </w:r>
+      <w:r w:rsidR="004054F5" w:rsidRPr="001D19EF">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>digitalt</w:t>
+      </w:r>
+      <w:r w:rsidR="00914E17">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> den </w:t>
+      </w:r>
+      <w:r w:rsidR="00702B0F">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00497206">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00914E17">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augusti</w:t>
+      </w:r>
+      <w:r w:rsidR="00686A77">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00497206">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="004054F5" w:rsidRPr="001D19EF">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00914E17">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>kl 13.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00497206">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>–16.30</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57989" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00705A8E" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80BBA">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Zoomlänken kommer att finnas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0663">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00497206">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tillgänglig på programmets Moodlesida (se ovan) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0663">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00383959">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mitten på </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0663">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>augusti</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80BBA">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7A5C" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Därefter startar programmets kurser</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29D7" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på lärplattformarna</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7A5C" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57989" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid introduktionsmötet får du som student utförlig information om programmet som helhet och om höstens kurser i synnerhet. Introduktionen </w:t>
+      </w:r>
+      <w:r w:rsidR="007854BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="00702B0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00497206">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="007854BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augusti gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0F10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i huvudsak</w:t>
+      </w:r>
+      <w:r w:rsidR="007854BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formerna för programmet och dess kurser. Kursinnehållet behandlas utförligt i respektive kurs introduktionsmöten, se </w:t>
+      </w:r>
+      <w:r w:rsidR="00037DA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidR="007854BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kursrum</w:t>
+      </w:r>
+      <w:r w:rsidR="00037DA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>met för Kommunikation</w:t>
+      </w:r>
+      <w:r w:rsidR="007854BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i lärplattformen </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0F10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="007854BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oodle. </w:t>
+      </w:r>
+      <w:r w:rsidR="00656308" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Mer information om höstträffens</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57989" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program hittar du </w:t>
+      </w:r>
+      <w:r w:rsidR="00240DEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i augusti </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57989" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">på </w:t>
+      </w:r>
+      <w:r w:rsidR="00656308" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>master</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57989" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programmets </w:t>
+      </w:r>
+      <w:r w:rsidR="007B67B3" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norska </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57989" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hemsida</w:t>
+      </w:r>
+      <w:r w:rsidR="00037DA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57989" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00037DA0" w:rsidRPr="007271E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
-          <w:t>r</w:t>
-[...6 lines deleted...]
-          <w:t>se/view.php?id=38627</w:t>
+          <w:t>https://www.hiof.no/studier/programmer/mfrspr-d-masterstudium-i-fremmedsprak-i-skolen/studiestart/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007854BF">
-[...139 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00037DA0" w:rsidRPr="007271E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A80BBA">
-[...298 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="007B67B3" w:rsidRPr="007271E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00037DA0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Observera att det ges information på den sidan som endast gäller norska studenter. Överst på sidan finns programmet med länkar som gäller både norska och svenska studenter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656D3C4C" w14:textId="07F0713D" w:rsidR="00BB2744" w:rsidRDefault="005A519C" w:rsidP="003F0441">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Har du inte möjlighet att närvara vid introduktionsträffen är det viktigt att du kontaktar mig i förväg så att jag vet att d</w:t>
       </w:r>
       <w:r w:rsidR="00361E7A" w:rsidRPr="00BC734E">
         <w:rPr>
@@ -1287,51 +1019,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="001D19EF" w:rsidRPr="001D19EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tacka ja till din plats</w:t>
       </w:r>
       <w:r w:rsidR="001D19EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> på antagning.se!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300C25D9" w14:textId="7150B9B0" w:rsidR="001D19EF" w:rsidRDefault="001D19EF" w:rsidP="001D19EF">
+    <w:p w14:paraId="300C25D9" w14:textId="31172D1A" w:rsidR="001D19EF" w:rsidRDefault="001D19EF" w:rsidP="001D19EF">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D19EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Om du inte planerar att studera</w:t>
       </w:r>
       <w:r w:rsidRPr="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, g</w:t>
@@ -1367,236 +1099,170 @@
           </w:rPr>
           <w:t>antagning.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidRPr="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>lämna återbud till din plats</w:t>
       </w:r>
       <w:r w:rsidRPr="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">. Du kan också meddela </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>. På det sättet möjliggör du för någon annan att få platsen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F5ADD5" w14:textId="13AEB2C0" w:rsidR="00394405" w:rsidRPr="00BC734E" w:rsidRDefault="001D19EF" w:rsidP="001D19EF">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Om du inte redan är student vid Linnéuniversitetet, </w:t>
       </w:r>
       <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>skapa ett så kallat studentkonto</w:t>
       </w:r>
       <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Instruktioner för hur du gör det hittar du på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://lnu.se/student/ny-student/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004109C2" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>). Det kan ta upp till ett dygn innan du får dina användaruppgifter som du använder i Linnéuniversitetets olika datasystem.</w:t>
       </w:r>
       <w:r w:rsidR="006A6FC7" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F648738" w14:textId="77777777" w:rsidR="001D19EF" w:rsidRDefault="006A6FC7" w:rsidP="00FC734F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Med dina studentkontouppgifter kommer du in på Linnéuniversitetets </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Med dina studentkontouppgifter kommer du in på Linnéuniversitetets lärplattform </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rStyle w:val="Stark"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> som kursen Kommunikation kommer att använda (inloggning via lnu.se/student). Om du skulle stöta på problem med att logga in där, kontakta IT-supporten (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00BC734E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>https://lnu.se/it-a</w:t>
-[...13 lines deleted...]
-          <w:t>delningen/</w:t>
+          <w:t>https://lnu.se/it-avdelningen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ).</w:t>
       </w:r>
       <w:r w:rsidR="003C53FF" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Är kursrummet inte öppet så sker öppning senast i början av v. </w:t>
       </w:r>
       <w:r w:rsidR="007854BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidR="003C53FF" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBDC9B8" w14:textId="19CE1475" w:rsidR="00FC734F" w:rsidRDefault="001D19EF" w:rsidP="00FC734F">
+    <w:p w14:paraId="2CBDC9B8" w14:textId="41EDC7EB" w:rsidR="00FC734F" w:rsidRDefault="001D19EF" w:rsidP="00FC734F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00FC734F" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FC734F" w:rsidRPr="00FC734F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1615,235 +1281,164 @@
         </w:rPr>
         <w:t>vilka kurser du vill läsa i höst</w:t>
       </w:r>
       <w:r w:rsidR="00FC734F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidR="00FC734F" w:rsidRPr="00240DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kursvalsenkäten</w:t>
       </w:r>
       <w:r w:rsidR="00444557">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00444557" w:rsidRPr="00380D39">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00497206" w:rsidRPr="00497206">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:bCs/>
           </w:rPr>
-          <w:t>https://forms.gle/BqHjt6ULdFc35cNk8</w:t>
+          <w:t>https://forms.gle/sdbzVYTPEQshabZ87</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00444557">
+      <w:r w:rsidR="00497206">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC734F" w:rsidRPr="00240DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">senast den </w:t>
+      </w:r>
+      <w:r w:rsidR="00240DEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1543">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC734F" w:rsidRPr="00240DEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augusti</w:t>
+      </w:r>
+      <w:r w:rsidR="00B322FE" w:rsidRPr="00240DEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B322FE" w:rsidRPr="00240DEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00FC734F" w:rsidRPr="00240DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>m du inte riktigt vet hur många kurser du vill ta denna termin ska</w:t>
       </w:r>
       <w:r w:rsidR="00FC734F" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> du klicka i det högsta möjliga antalet kurser</w:t>
       </w:r>
       <w:r w:rsidR="00FC734F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2 för deltid och 3 för heltid)</w:t>
       </w:r>
       <w:r w:rsidR="00FC734F" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Vi behöver ditt </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> i efterhand.</w:t>
+        <w:t>. Vi behöver ditt kursval för att kunna förbereda tillgång till lärplattformar. Om det sedan visar sig (t.ex. efter introduktionen) att du inte tar en av kurserna låter du bli att registrera dig på den kursen och meddelar kursansvarig lärare. Detta är lättare att hantera än att skapa tillgång till lärplattformar i efterhand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B353977" w14:textId="77777777" w:rsidR="00FC734F" w:rsidRPr="00BC734E" w:rsidRDefault="00FC734F" w:rsidP="00FC734F">
+    <w:p w14:paraId="3E8617AD" w14:textId="77777777" w:rsidR="00497206" w:rsidRDefault="00497206" w:rsidP="0037445A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07C619E3" w14:textId="64AA3CBB" w:rsidR="00665FEA" w:rsidRPr="00BC734E" w:rsidRDefault="00FC734F" w:rsidP="0037445A">
+    <w:p w14:paraId="07C619E3" w14:textId="3AD9545C" w:rsidR="00665FEA" w:rsidRPr="00BC734E" w:rsidRDefault="00FC734F" w:rsidP="00497206">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Gör detta i god tid före kursstart:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131AA4D1" w14:textId="751C26D0" w:rsidR="00D57989" w:rsidRPr="00BC734E" w:rsidRDefault="001D19EF" w:rsidP="0037445A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E50883" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0037445A" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beställ </w:t>
       </w:r>
       <w:r w:rsidR="0037445A" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>kurs</w:t>
       </w:r>
       <w:r w:rsidR="007854BF">
         <w:rPr>
           <w:rStyle w:val="Stark"/>
@@ -1859,71 +1454,63 @@
       </w:r>
       <w:r w:rsidR="00410F72" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00702B0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A124FF" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Information om kurser och kurslitteratur hittar du </w:t>
       </w:r>
       <w:r w:rsidR="007854BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">i programrummet i </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C07531">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="007854BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>oodle</w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+        <w:t>oodle (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="007854BF" w:rsidRPr="00195318">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://mymoodle.lnu.se/course/view.php?id=38627</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007854BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
       <w:r w:rsidR="00A124FF" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, under</w:t>
       </w:r>
       <w:r w:rsidR="00240DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1973,51 +1560,51 @@
       <w:r w:rsidR="00A124FF" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">på </w:t>
       </w:r>
       <w:r w:rsidR="007854BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">länken för </w:t>
       </w:r>
       <w:r w:rsidR="00A124FF" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>den kurs du vill ha information</w:t>
       </w:r>
       <w:r w:rsidR="007854BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1009D1E5" w14:textId="24A120F3" w:rsidR="00E41E4B" w:rsidRPr="003E020D" w:rsidRDefault="001D19EF" w:rsidP="00E41E4B">
+    <w:p w14:paraId="1009D1E5" w14:textId="36E61813" w:rsidR="00E41E4B" w:rsidRPr="003E020D" w:rsidRDefault="001D19EF" w:rsidP="00E41E4B">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DA05D1" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DA05D1" w:rsidRPr="00BC734E">
         <w:rPr>
@@ -2028,823 +1615,740 @@
         </w:rPr>
         <w:t>Registrera dig</w:t>
       </w:r>
       <w:r w:rsidR="00DA05D1" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> (gäller svenska kurser)</w:t>
       </w:r>
       <w:r w:rsidR="00E41E4B" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E41E4B" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Du måste registrera dig på den kurs eller det program som du är antagen till. När du registrerat dig visar du att du är aktiv som student och kan få dina kursresultat införda i betygssystemet.  Du registrerar dig på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="003E020D">
           <w:rPr>
             <w:rStyle w:val="screenreader-only"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Lnu.se/student/min-sida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E41E4B" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, där du klickar på "Mitt Ladok". På registreringssidan kommer programmet och/eller kursen du kommit in på visas som tillgängliga för registrering</w:t>
       </w:r>
       <w:r w:rsidR="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E41E4B" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">När du registrerat dig får du tillgång till allt kursmaterial i </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">När du registrerat dig får du tillgång till allt kursmaterial i lärplattformen </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0F10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
       <w:r w:rsidR="00E41E4B" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>lärplattformen</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> och kan få dina resultat införda. </w:t>
+        <w:t xml:space="preserve">oodle och kan få dina resultat införda. </w:t>
       </w:r>
       <w:r w:rsidR="00E41E4B" w:rsidRPr="001344E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Registrering är möjlig den </w:t>
       </w:r>
       <w:r w:rsidR="00B65367" w:rsidRPr="00B65367">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00702B0F">
+      <w:r w:rsidR="00E722A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B65367" w:rsidRPr="00B65367">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-08-2</w:t>
       </w:r>
-      <w:r w:rsidR="00702B0F">
+      <w:r w:rsidR="00E722A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00B65367" w:rsidRPr="00B65367">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - 202</w:t>
       </w:r>
-      <w:r w:rsidR="00702B0F">
+      <w:r w:rsidR="00E722A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B65367" w:rsidRPr="00B65367">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-09-0</w:t>
       </w:r>
-      <w:r w:rsidR="00702B0F">
+      <w:r w:rsidR="009B2CD2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>3</w:t>
-      </w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00E41E4B" w:rsidRPr="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC23026" w14:textId="160F367C" w:rsidR="00BB2660" w:rsidRPr="00BC734E" w:rsidRDefault="001D19EF" w:rsidP="0037445A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EA0C86" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tänker du söka </w:t>
       </w:r>
       <w:r w:rsidR="00EA0C86" w:rsidRPr="001344E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>studiemedel från CSN</w:t>
       </w:r>
       <w:r w:rsidR="00EA0C86" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> för dina studier i programmet, ska du välja den </w:t>
       </w:r>
       <w:r w:rsidR="00EA0C86" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">särskilda utbildningen </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EA0C86" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Masterprogram</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Masterprogram nordiskt samarbete</w:t>
+      </w:r>
       <w:r w:rsidR="00EA0C86" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BB2660" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annars kan det bli problem med utbetalningarna. </w:t>
       </w:r>
       <w:r w:rsidR="00410F72" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Går du en kurs vid </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> i Halden</w:t>
+        <w:t>Går du en kurs vid Høgskolen i Østfold i Halden</w:t>
       </w:r>
       <w:r w:rsidR="001B1B32" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> behöver du i början av terminen be administratören om intyg för registrering och ladda upp ett det i Mina sidor hos CSN och efter terminen skicka intyg om att du avklarat kursen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C128B2E" w14:textId="30A9EF17" w:rsidR="00FC734F" w:rsidRDefault="001D19EF" w:rsidP="00FC734F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A124FF" w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Som du ser finns det mycket mer information i </w:t>
       </w:r>
       <w:r w:rsidR="003E020D" w:rsidRPr="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>programrummet i</w:t>
       </w:r>
       <w:r w:rsidR="00C77773">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C77773">
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="003E020D" w:rsidRPr="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>M</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>oodle</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="003E020D" w:rsidRPr="00195318">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://mymoodle.lnu.se/course/view.php?id=38627</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). Lägg upp gärna upp ett </w:t>
       </w:r>
       <w:r w:rsidR="003E020D" w:rsidRPr="001D19EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bokmärke</w:t>
       </w:r>
       <w:r w:rsidR="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> så att du hittar tillbaka till informationen som ligger där. Den </w:t>
       </w:r>
       <w:r w:rsidR="003E020D" w:rsidRPr="001D19EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">går tyvärr inte att hitta i en sökning på </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>går tyvärr inte att hitta i en sökning på google</w:t>
+      </w:r>
+      <w:r w:rsidR="003E020D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26055F3B" w14:textId="77777777" w:rsidR="00FC734F" w:rsidRPr="00BC734E" w:rsidRDefault="00FC734F" w:rsidP="00FC734F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F22283" w14:textId="4E2ED9D9" w:rsidR="00BC734E" w:rsidRDefault="006A6FC7" w:rsidP="003F0441">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det är mycket att hålla reda på så här i början, särskilt om man läser på heltid. Det kommer sig av samarbetet mellan </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5900" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lärosäten och </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5900" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>två</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> länder, men det brukar reda ut sig med tiden. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5570" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Jag hoppas att du har fått den information du behöver inför programstarten</w:t>
+      </w:r>
+      <w:r w:rsidR="004707EC" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5900" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I programrummet i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21257">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5900" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oodle </w:t>
+      </w:r>
+      <w:r w:rsidR="004707EC" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>finns mer information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om programmet</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5570" w:rsidRPr="00BC734E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656E1865" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRPr="00BC734E" w:rsidRDefault="00E722A1" w:rsidP="003F0441">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D0BEC9" w14:textId="77777777" w:rsidR="00FC734F" w:rsidRDefault="00FC734F" w:rsidP="00FC734F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>google</w:t>
-[...121 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Checklista att fylla i inför programstart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5133F2DF" w14:textId="716D7844" w:rsidR="00FC734F" w:rsidRDefault="00444557" w:rsidP="00FC734F">
+    <w:p w14:paraId="5133F2DF" w14:textId="716D7844" w:rsidR="00FC734F" w:rsidRDefault="009B2CD2" w:rsidP="00FC734F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="537240406"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FC734F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC734F">
         <w:t xml:space="preserve"> Tacka ja till programmet på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00FC734F" w:rsidRPr="00233C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>antagning.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC734F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FABC889" w14:textId="51CA4AEB" w:rsidR="00FC734F" w:rsidRPr="00AC4BE4" w:rsidRDefault="00444557" w:rsidP="00FC734F">
+    <w:p w14:paraId="0FABC889" w14:textId="51CA4AEB" w:rsidR="00FC734F" w:rsidRPr="00AC4BE4" w:rsidRDefault="009B2CD2" w:rsidP="00FC734F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2142846915"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FC734F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC734F">
         <w:t xml:space="preserve"> Fylla i kursvalsenkäten före den </w:t>
       </w:r>
       <w:r w:rsidR="001D19EF">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00BB7224">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FC734F">
         <w:t xml:space="preserve"> augusti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F92449" w14:textId="44F4765C" w:rsidR="00FC734F" w:rsidRDefault="00444557" w:rsidP="00FC734F">
+    <w:p w14:paraId="50F92449" w14:textId="44F4765C" w:rsidR="00FC734F" w:rsidRDefault="009B2CD2" w:rsidP="00FC734F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1314519517"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FC734F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC734F">
         <w:t xml:space="preserve"> Hämta studentkonto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F1E51B" w14:textId="77777777" w:rsidR="00FC734F" w:rsidRDefault="00444557" w:rsidP="00FC734F">
+    <w:p w14:paraId="00F1E51B" w14:textId="77777777" w:rsidR="00FC734F" w:rsidRDefault="009B2CD2" w:rsidP="00FC734F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-624150195"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FC734F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC734F">
         <w:t xml:space="preserve"> Registrera mig på första kursen inom programmet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEEF574" w14:textId="162F5A41" w:rsidR="00FC734F" w:rsidRDefault="00444557" w:rsidP="00FC734F">
+    <w:p w14:paraId="5AEEF574" w14:textId="162F5A41" w:rsidR="00FC734F" w:rsidRDefault="009B2CD2" w:rsidP="00FC734F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-367683728"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FC734F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC734F">
         <w:t xml:space="preserve"> Besöka programrummet i </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB7224">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00FC734F">
         <w:t>oodle</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="70256996" w14:textId="3BA04452" w:rsidR="00702B0F" w:rsidRDefault="00702B0F" w:rsidP="00702B0F">
+    <w:p w14:paraId="70256996" w14:textId="74181ACF" w:rsidR="00702B0F" w:rsidRDefault="009B2CD2" w:rsidP="00702B0F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1930113111"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00702B0F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> den 28 augusti</w:t>
+      <w:r w:rsidR="00702B0F">
+        <w:t xml:space="preserve"> Planera in programstarten i zoom eftermiddagen den 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E722A1">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00702B0F">
+        <w:t xml:space="preserve"> augusti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62035226" w14:textId="77777777" w:rsidR="00702B0F" w:rsidRPr="009C6378" w:rsidRDefault="00702B0F" w:rsidP="00FC734F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C77CDB8" w14:textId="77777777" w:rsidR="00702B0F" w:rsidRDefault="00BC734E" w:rsidP="00BC734E">
+    <w:p w14:paraId="3C77CDB8" w14:textId="2EFD22DE" w:rsidR="00702B0F" w:rsidRDefault="00BC734E" w:rsidP="00BC734E">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om du har fler frågor är du välkommen att kontakta Angela Marx Åberg </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00BC734E">
+        <w:t xml:space="preserve">Om du har fler frågor är du välkommen att kontakta </w:t>
+      </w:r>
+      <w:r w:rsidR="00E722A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alejandra Donoso, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00E722A1" w:rsidRPr="00E722A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>angela.marx-aberg@lnu.se</w:t>
+          <w:t>alejandra.donoso@lnu.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BC734E">
+      <w:r w:rsidR="00E722A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(lärare och program</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ansvarig</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">) eller </w:t>
       </w:r>
       <w:r w:rsidR="00702B0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Lundberg, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00702B0F" w:rsidRPr="00380D39">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>anna.lundberg@lnu.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00702B0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (adminis</w:t>
       </w:r>
       <w:r w:rsidR="00702B0F" w:rsidRPr="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>tratör)</w:t>
       </w:r>
       <w:r w:rsidR="00702B0F" w:rsidRPr="003E020D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
@@ -2862,616 +2366,669 @@
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vi ser fram emot att träffa dig och hoppas att du ska trivas med dina studier hos oss!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA0735C" w14:textId="65CE6BB6" w:rsidR="007D5570" w:rsidRPr="00BC734E" w:rsidRDefault="006A6FC7" w:rsidP="003F0441">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Varmt välkommen!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEA2495" w14:textId="42056D61" w:rsidR="00D57989" w:rsidRDefault="00D57989" w:rsidP="003F0441">
+    <w:p w14:paraId="5CEA2495" w14:textId="7080A4ED" w:rsidR="00D57989" w:rsidRDefault="00D57989" w:rsidP="003F0441">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Betoning"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC734E">
         <w:rPr>
           <w:rStyle w:val="Betoning"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>Angela Marx Åberg</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E722A1">
+        <w:rPr>
+          <w:rStyle w:val="Betoning"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>lejandra Donoso</w:t>
       </w:r>
       <w:r w:rsidR="003E020D">
         <w:rPr>
           <w:rStyle w:val="Betoning"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>, programansvarig</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8A5813" w14:textId="5B1BE335" w:rsidR="00D57989" w:rsidRPr="00BC734E" w:rsidRDefault="00DE39EA" w:rsidP="003F0441">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Betoning"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Betoning"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Anna Lundberg, administratör</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D57989" w:rsidRPr="00BC734E" w:rsidSect="00705A8E">
-      <w:headerReference w:type="even" r:id="rId20"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="624" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EAE671B" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807">
+    <w:p w14:paraId="3D582CCF" w14:textId="77777777" w:rsidR="007150AB" w:rsidRDefault="007150AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22359984" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807">
+    <w:p w14:paraId="153ECFC1" w14:textId="77777777" w:rsidR="007150AB" w:rsidRDefault="007150AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D061EEC" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="52940CAC" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRDefault="00E722A1">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8689" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2268"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="4255"/>
+      <w:gridCol w:w="8582"/>
+      <w:gridCol w:w="222"/>
+      <w:gridCol w:w="222"/>
     </w:tblGrid>
     <w:tr w:rsidR="00276807" w:rsidRPr="00D34D2B" w14:paraId="7C40B6A5" w14:textId="77777777" w:rsidTr="00114F89">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1134"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="239DD700" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="00114F89">
+        <w:tbl>
+          <w:tblPr>
+            <w:tblW w:w="8689" w:type="dxa"/>
+            <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="2268"/>
+            <w:gridCol w:w="2166"/>
+            <w:gridCol w:w="4255"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00E722A1" w:rsidRPr="00D34D2B" w14:paraId="17E32028" w14:textId="77777777" w:rsidTr="00110758">
+            <w:trPr>
+              <w:trHeight w:hRule="exact" w:val="1134"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2268" w:type="dxa"/>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C73B474" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRPr="00380F5C" w:rsidRDefault="00E722A1" w:rsidP="00E722A1">
+                <w:pPr>
+                  <w:pStyle w:val="Sidfot"/>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00380F5C">
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>A</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>lejandra Donoso</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2DDEAE71" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRPr="00380F5C" w:rsidRDefault="00E722A1" w:rsidP="00E722A1">
+                <w:pPr>
+                  <w:pStyle w:val="FotKursiv"/>
+                  <w:rPr>
+                    <w:lang w:val="sv-SE"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00380F5C">
+                  <w:rPr>
+                    <w:lang w:val="sv-SE"/>
+                  </w:rPr>
+                  <w:t>programansvarig</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="52D6F8E5" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRPr="00380F5C" w:rsidRDefault="00E722A1" w:rsidP="00E722A1">
+                <w:pPr>
+                  <w:pStyle w:val="Sidfot"/>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00380F5C">
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Institutionen för språk/</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Spanska</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2166" w:type="dxa"/>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="1C174CD9" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRPr="004700A7" w:rsidRDefault="00E722A1" w:rsidP="00E722A1">
+                <w:pPr>
+                  <w:pStyle w:val="Sidfot"/>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004700A7">
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>+-46(0)</w:t>
+                </w:r>
+                <w:r w:rsidRPr="003A2B3C">
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>772-28 80 00</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Växel</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="44EBEAA3" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRPr="004700A7" w:rsidRDefault="00E722A1" w:rsidP="00E722A1">
+                <w:pPr>
+                  <w:pStyle w:val="Sidfot"/>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4255" w:type="dxa"/>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="299545D5" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRPr="00380F5C" w:rsidRDefault="00E722A1" w:rsidP="00E722A1">
+                <w:pPr>
+                  <w:pStyle w:val="Sidfot"/>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00380F5C">
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>a</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>lejandra.donoso</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00380F5C">
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>@lnu.se</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5EA4D551" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRPr="00380F5C" w:rsidRDefault="009B2CD2" w:rsidP="00E722A1">
+                <w:pPr>
+                  <w:pStyle w:val="Sidfot"/>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                </w:pPr>
+                <w:hyperlink r:id="rId1" w:history="1">
+                  <w:r w:rsidR="00E722A1" w:rsidRPr="00380F5C">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlnk"/>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t>Programhemsida Nordiskt masterprogram</w:t>
+                  </w:r>
+                </w:hyperlink>
+                <w:r w:rsidR="00E722A1" w:rsidRPr="00380F5C">
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="74987591" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRPr="00D34D2B" w:rsidRDefault="00E722A1" w:rsidP="00E722A1">
+                <w:pPr>
+                  <w:pStyle w:val="Sidfot"/>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Adress Linnéuniversitetet, 35195 Växjö</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p w14:paraId="3B5574B4" w14:textId="389FFB2D" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="00114F89">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00380F5C">
-[...32 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2166" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="586B03AB" w14:textId="12425887" w:rsidR="00276807" w:rsidRPr="00361E7A" w:rsidRDefault="00276807" w:rsidP="00114F89">
-[...37 lines deleted...]
-        <w:p w14:paraId="1C788EA4" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="004700A7" w:rsidRDefault="00276807" w:rsidP="00114F89">
+        <w:p w14:paraId="5804E30C" w14:textId="26CC68C2" w:rsidR="00276807" w:rsidRPr="004700A7" w:rsidRDefault="00276807" w:rsidP="00114F89">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004700A7">
-[...21 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4255" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4E872969" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="00114F89">
+        <w:p w14:paraId="3D5B8D18" w14:textId="25F8CBEB" w:rsidR="00276807" w:rsidRPr="00D34D2B" w:rsidRDefault="00276807" w:rsidP="00114F89">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00380F5C">
-[...35 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="75A1F05B" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8689" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="2166"/>
       <w:gridCol w:w="4255"/>
     </w:tblGrid>
     <w:tr w:rsidR="00276807" w:rsidRPr="00D34D2B" w14:paraId="7480C5E0" w14:textId="77777777" w:rsidTr="004700A7">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1134"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="68BAE90B" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="005168BA">
+        <w:p w14:paraId="68BAE90B" w14:textId="763D39A7" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="005168BA">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="8" w:name="bmNamn"/>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkStart w:id="9" w:name="bmNamn"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:r w:rsidRPr="00380F5C">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>Angela Marx Åberg</w:t>
+            <w:t>A</w:t>
+          </w:r>
+          <w:r w:rsidR="00497206">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>lejandra Donoso</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="658B2BF4" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="00D57989">
           <w:pPr>
             <w:pStyle w:val="FotKursiv"/>
             <w:rPr>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="9" w:name="bmTitel"/>
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkStart w:id="10" w:name="bmTitel"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:r w:rsidRPr="00380F5C">
             <w:rPr>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>programansvarig</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="27220B21" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="00744EBA">
+        <w:p w14:paraId="27220B21" w14:textId="0B6BC9AB" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="00744EBA">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="10" w:name="bmInst"/>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkStart w:id="11" w:name="bmInst"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:r w:rsidRPr="00380F5C">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>Institutionen för språk/Tyska</w:t>
+            <w:t>Institutionen för språk/</w:t>
+          </w:r>
+          <w:r w:rsidR="00497206">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>Spanska</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2166" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="6011C282" w14:textId="34E3F6DC" w:rsidR="00276807" w:rsidRPr="004700A7" w:rsidRDefault="00276807" w:rsidP="005168BA">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="11" w:name="bmTelVxl"/>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkStart w:id="12" w:name="bmTelVxl"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:r w:rsidRPr="004700A7">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>+-46(0)</w:t>
           </w:r>
           <w:r w:rsidRPr="003A2B3C">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>772-28 80 00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve"> Växel</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="245FE70B" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="004700A7" w:rsidRDefault="00276807" w:rsidP="005168BA">
+        <w:p w14:paraId="0E2F6777" w14:textId="7956DF5A" w:rsidR="00276807" w:rsidRPr="004700A7" w:rsidRDefault="00276807" w:rsidP="005168BA">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="12" w:name="bmTelDir"/>
-[...17 lines deleted...]
-          <w:bookmarkStart w:id="13" w:name="bmMobil"/>
+          <w:bookmarkStart w:id="13" w:name="bmTelDir"/>
           <w:bookmarkEnd w:id="13"/>
-          <w:r w:rsidRPr="004700A7">
-[...5 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4255" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4BA10B3C" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="005168BA">
+        <w:p w14:paraId="4BA10B3C" w14:textId="420458FB" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="005168BA">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="14" w:name="bmEpost"/>
           <w:bookmarkEnd w:id="14"/>
           <w:r w:rsidRPr="00380F5C">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>angela.marx-aberg@lnu.se</w:t>
+            <w:t>a</w:t>
+          </w:r>
+          <w:r w:rsidR="00497206">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>lejandra.donoso</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00380F5C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>@lnu.se</w:t>
           </w:r>
         </w:p>
         <w:bookmarkStart w:id="15" w:name="bmWww"/>
         <w:bookmarkEnd w:id="15"/>
         <w:p w14:paraId="7C38CFD0" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="00380F5C" w:rsidRDefault="00276807" w:rsidP="005168BA">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00380F5C">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:instrText>HYPERLINK "http://lnu.se/utbildning/program/KANO2"</w:instrText>
-          </w:r>
-[...4 lines deleted...]
-            </w:rPr>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00380F5C">
             <w:rPr>
               <w:rStyle w:val="Hyperlnk"/>
               <w:noProof/>
             </w:rPr>
             <w:t>Programhemsida Nordiskt masterprogram</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:bookmarkStart w:id="16" w:name="bmBox"/>
           <w:bookmarkEnd w:id="16"/>
           <w:r w:rsidRPr="00380F5C">
@@ -3492,341 +3049,336 @@
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>Adress Linnéuniversitetet, 35195 Växjö</w:t>
           </w:r>
           <w:bookmarkStart w:id="17" w:name="bmBesok"/>
           <w:bookmarkEnd w:id="17"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0B342235" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="00126181" w:rsidRDefault="00276807" w:rsidP="00126181">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D427657" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807">
+    <w:p w14:paraId="085B6950" w14:textId="77777777" w:rsidR="007150AB" w:rsidRDefault="007150AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D172004" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807">
+    <w:p w14:paraId="0297A8E2" w14:textId="77777777" w:rsidR="007150AB" w:rsidRDefault="007150AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CB9D018" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="59B59019" w14:textId="77777777" w:rsidR="00E722A1" w:rsidRDefault="00E722A1">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10723" w:type="dxa"/>
       <w:tblInd w:w="-2142" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2016"/>
       <w:gridCol w:w="6677"/>
       <w:gridCol w:w="2030"/>
     </w:tblGrid>
     <w:tr w:rsidR="00276807" w14:paraId="54320020" w14:textId="77777777" w:rsidTr="007232DE">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2016" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:right w:w="113" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="604F79F0" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807" w:rsidP="004700A7">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:before="10"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6677" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="113" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="6405D336" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807" w:rsidP="004700A7">
           <w:pPr>
             <w:pStyle w:val="Brdtext"/>
             <w:spacing w:before="10"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2030" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4E84B574" w14:textId="7EE5538D" w:rsidR="00276807" w:rsidRDefault="00276807" w:rsidP="004700A7">
+        <w:p w14:paraId="4E84B574" w14:textId="395351DF" w:rsidR="00276807" w:rsidRDefault="00276807" w:rsidP="004700A7">
           <w:pPr>
             <w:pStyle w:val="Brdtext"/>
             <w:spacing w:before="10"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Sida </w:t>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="009B2CD2">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:noProof/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:t xml:space="preserve"> (</w:t>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="009B2CD2">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:noProof/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1D3BB56D" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807" w:rsidP="007232DE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10723" w:type="dxa"/>
       <w:tblInd w:w="-2142" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2016"/>
       <w:gridCol w:w="6677"/>
       <w:gridCol w:w="2030"/>
     </w:tblGrid>
     <w:tr w:rsidR="00276807" w14:paraId="260F333F" w14:textId="77777777" w:rsidTr="004700A7">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="2835"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2016" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:right w:w="113" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="5A316D04" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807" w:rsidP="004700A7">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:before="10"/>
           </w:pPr>
-          <w:bookmarkStart w:id="5" w:name="bmSigill"/>
-          <w:bookmarkStart w:id="6" w:name="bmHuvud"/>
+          <w:bookmarkStart w:id="6" w:name="bmSigill"/>
+          <w:bookmarkStart w:id="7" w:name="bmHuvud"/>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0540CB43" wp14:editId="21C28117">
                 <wp:extent cx="274320" cy="355600"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                 <wp:docPr id="1" name="Bild 1" descr="Symbol"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="Symbol"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="274320" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
-          <w:bookmarkEnd w:id="5"/>
+          <w:bookmarkEnd w:id="6"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6677" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="113" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="35302A1D" w14:textId="77777777" w:rsidR="00276807" w:rsidRDefault="00276807" w:rsidP="004700A7">
           <w:pPr>
             <w:pStyle w:val="Brdtext"/>
             <w:spacing w:before="10"/>
           </w:pPr>
-          <w:bookmarkStart w:id="7" w:name="bmLogga"/>
+          <w:bookmarkStart w:id="8" w:name="bmLogga"/>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DDF083A" wp14:editId="304B6DBE">
                 <wp:extent cx="2103120" cy="406400"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                 <wp:docPr id="2" name="Bild 2" descr="LULoggaSv"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2" descr="LULoggaSv"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3836,158 +3388,157 @@
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2103120" cy="406400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
-          <w:bookmarkEnd w:id="7"/>
+          <w:bookmarkEnd w:id="8"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2030" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="13CC7773" w14:textId="16A48267" w:rsidR="00276807" w:rsidRDefault="00276807" w:rsidP="004700A7">
+        <w:p w14:paraId="13CC7773" w14:textId="5369C99F" w:rsidR="00276807" w:rsidRDefault="00276807" w:rsidP="004700A7">
           <w:pPr>
             <w:pStyle w:val="Brdtext"/>
             <w:spacing w:before="10"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:t xml:space="preserve">Sida </w:t>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="009B2CD2">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:t xml:space="preserve"> (</w:t>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="009B2CD2">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:noProof/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="0008546D">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
   </w:tbl>
   <w:p w14:paraId="302DC1C4" w14:textId="77777777" w:rsidR="00276807" w:rsidRPr="002E10FA" w:rsidRDefault="00276807" w:rsidP="003F0441">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FD74F1B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AE5A2C50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4617,186 +4168,186 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="329143559">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1624917777">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1105923473">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1887797114">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="804200647">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="837573161">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1204977611">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2052337316">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1499032454">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="224148342">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2147237514">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="26377579">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="403650959">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1229076893">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="170"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="formLetters"/>
     <w:linkToQuery/>
     <w:dataType w:val="textFile"/>
     <w:query w:val="SELECT * FROM Lion HD:Users:ambhum:Dropbox:Jobb:Nordisk master:Programansvar:Studenter sv ht12.xlsx"/>
     <w:activeRecord w:val="5"/>
   </w:mailMerge>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D57989"/>
     <w:rsid w:val="000027F0"/>
     <w:rsid w:val="00003343"/>
     <w:rsid w:val="00011971"/>
     <w:rsid w:val="0001504E"/>
     <w:rsid w:val="00020667"/>
     <w:rsid w:val="000315C4"/>
     <w:rsid w:val="00032311"/>
     <w:rsid w:val="000342D8"/>
     <w:rsid w:val="00037DA0"/>
     <w:rsid w:val="00040E3B"/>
     <w:rsid w:val="000505F1"/>
     <w:rsid w:val="000538B8"/>
     <w:rsid w:val="00060697"/>
     <w:rsid w:val="00062A3B"/>
     <w:rsid w:val="00064CCA"/>
     <w:rsid w:val="00066BF1"/>
     <w:rsid w:val="00073E05"/>
     <w:rsid w:val="00075A59"/>
     <w:rsid w:val="00077514"/>
     <w:rsid w:val="00080CCE"/>
     <w:rsid w:val="00080CF6"/>
     <w:rsid w:val="00080F7F"/>
     <w:rsid w:val="000811F7"/>
     <w:rsid w:val="00082FAD"/>
     <w:rsid w:val="00084D43"/>
     <w:rsid w:val="0008546D"/>
     <w:rsid w:val="000941D0"/>
     <w:rsid w:val="000A5900"/>
     <w:rsid w:val="000A76F9"/>
+    <w:rsid w:val="000B1D94"/>
     <w:rsid w:val="000B2162"/>
     <w:rsid w:val="000C1543"/>
     <w:rsid w:val="000D0AC6"/>
     <w:rsid w:val="000D1DB0"/>
     <w:rsid w:val="000E1C7E"/>
     <w:rsid w:val="000E4197"/>
     <w:rsid w:val="000E4AF4"/>
     <w:rsid w:val="000E4F30"/>
     <w:rsid w:val="000E651E"/>
     <w:rsid w:val="000F7A77"/>
     <w:rsid w:val="00114F89"/>
     <w:rsid w:val="001150BE"/>
     <w:rsid w:val="00126181"/>
     <w:rsid w:val="001344E1"/>
     <w:rsid w:val="00134FEF"/>
     <w:rsid w:val="00136947"/>
     <w:rsid w:val="0014360D"/>
     <w:rsid w:val="001510EB"/>
     <w:rsid w:val="00151AB3"/>
     <w:rsid w:val="00154C8B"/>
     <w:rsid w:val="001640C3"/>
     <w:rsid w:val="00166369"/>
     <w:rsid w:val="00166F8D"/>
     <w:rsid w:val="00170C8C"/>
+    <w:rsid w:val="00177DF7"/>
     <w:rsid w:val="0018067C"/>
     <w:rsid w:val="00182061"/>
     <w:rsid w:val="0019350B"/>
     <w:rsid w:val="00193EF6"/>
     <w:rsid w:val="00196B8D"/>
     <w:rsid w:val="00197D28"/>
     <w:rsid w:val="001A7CF5"/>
     <w:rsid w:val="001B1B32"/>
     <w:rsid w:val="001B3D80"/>
     <w:rsid w:val="001C1BCC"/>
     <w:rsid w:val="001D19EF"/>
     <w:rsid w:val="001D5AE9"/>
     <w:rsid w:val="001E3266"/>
     <w:rsid w:val="001E462D"/>
     <w:rsid w:val="001F07A2"/>
     <w:rsid w:val="001F3D4F"/>
     <w:rsid w:val="00217491"/>
     <w:rsid w:val="00224645"/>
     <w:rsid w:val="00226184"/>
     <w:rsid w:val="00232882"/>
     <w:rsid w:val="00233285"/>
     <w:rsid w:val="00235B71"/>
     <w:rsid w:val="00240DEA"/>
     <w:rsid w:val="002509AC"/>
     <w:rsid w:val="002627FB"/>
@@ -4858,50 +4409,51 @@
     <w:rsid w:val="003E03EC"/>
     <w:rsid w:val="003E7E8A"/>
     <w:rsid w:val="003F0441"/>
     <w:rsid w:val="003F0D8A"/>
     <w:rsid w:val="00404264"/>
     <w:rsid w:val="004054F5"/>
     <w:rsid w:val="0040694D"/>
     <w:rsid w:val="00406CF4"/>
     <w:rsid w:val="00407F3D"/>
     <w:rsid w:val="004109C2"/>
     <w:rsid w:val="00410F72"/>
     <w:rsid w:val="00435D13"/>
     <w:rsid w:val="0044227A"/>
     <w:rsid w:val="00442EA5"/>
     <w:rsid w:val="00444557"/>
     <w:rsid w:val="00450FD8"/>
     <w:rsid w:val="00451CA9"/>
     <w:rsid w:val="004648A8"/>
     <w:rsid w:val="004700A7"/>
     <w:rsid w:val="004707EC"/>
     <w:rsid w:val="00473ABA"/>
     <w:rsid w:val="004871AA"/>
     <w:rsid w:val="00490C27"/>
     <w:rsid w:val="00493B3C"/>
     <w:rsid w:val="004969C9"/>
+    <w:rsid w:val="00497206"/>
     <w:rsid w:val="004A52A1"/>
     <w:rsid w:val="004C030D"/>
     <w:rsid w:val="004C7A5C"/>
     <w:rsid w:val="004D2453"/>
     <w:rsid w:val="004D6B9F"/>
     <w:rsid w:val="004E2A04"/>
     <w:rsid w:val="004E52C7"/>
     <w:rsid w:val="004F29ED"/>
     <w:rsid w:val="004F7E2D"/>
     <w:rsid w:val="00501B55"/>
     <w:rsid w:val="005023C6"/>
     <w:rsid w:val="00503D64"/>
     <w:rsid w:val="00505AE9"/>
     <w:rsid w:val="00505B3A"/>
     <w:rsid w:val="00510FD3"/>
     <w:rsid w:val="005168BA"/>
     <w:rsid w:val="00520D22"/>
     <w:rsid w:val="00523757"/>
     <w:rsid w:val="005238E2"/>
     <w:rsid w:val="0052562F"/>
     <w:rsid w:val="00526871"/>
     <w:rsid w:val="005364EA"/>
     <w:rsid w:val="00541969"/>
     <w:rsid w:val="005454E4"/>
     <w:rsid w:val="005467E3"/>
@@ -4941,54 +4493,56 @@
     <w:rsid w:val="00665FEA"/>
     <w:rsid w:val="00677167"/>
     <w:rsid w:val="00686A77"/>
     <w:rsid w:val="006A2480"/>
     <w:rsid w:val="006A45B7"/>
     <w:rsid w:val="006A55DA"/>
     <w:rsid w:val="006A6FC7"/>
     <w:rsid w:val="006B0057"/>
     <w:rsid w:val="006B18BB"/>
     <w:rsid w:val="006B21B5"/>
     <w:rsid w:val="006B24A2"/>
     <w:rsid w:val="006C112D"/>
     <w:rsid w:val="006C169B"/>
     <w:rsid w:val="006C418E"/>
     <w:rsid w:val="006D4018"/>
     <w:rsid w:val="006D46D1"/>
     <w:rsid w:val="006D761C"/>
     <w:rsid w:val="006E30BC"/>
     <w:rsid w:val="006E6891"/>
     <w:rsid w:val="006F6A96"/>
     <w:rsid w:val="00701CDA"/>
     <w:rsid w:val="007021E3"/>
     <w:rsid w:val="00702B0F"/>
     <w:rsid w:val="00705A8E"/>
     <w:rsid w:val="00706610"/>
+    <w:rsid w:val="007150AB"/>
     <w:rsid w:val="00722F67"/>
     <w:rsid w:val="007232DE"/>
     <w:rsid w:val="00724D85"/>
     <w:rsid w:val="00727110"/>
+    <w:rsid w:val="007271E3"/>
     <w:rsid w:val="007323D5"/>
     <w:rsid w:val="00733FE6"/>
     <w:rsid w:val="00744EBA"/>
     <w:rsid w:val="00747221"/>
     <w:rsid w:val="00766813"/>
     <w:rsid w:val="00771019"/>
     <w:rsid w:val="00776371"/>
     <w:rsid w:val="00783BC4"/>
     <w:rsid w:val="007854BF"/>
     <w:rsid w:val="00787310"/>
     <w:rsid w:val="00792AE9"/>
     <w:rsid w:val="007A01F7"/>
     <w:rsid w:val="007B67B3"/>
     <w:rsid w:val="007C3D0F"/>
     <w:rsid w:val="007C74F7"/>
     <w:rsid w:val="007D5411"/>
     <w:rsid w:val="007D5570"/>
     <w:rsid w:val="007D7DCF"/>
     <w:rsid w:val="007F2CD9"/>
     <w:rsid w:val="007F55B4"/>
     <w:rsid w:val="007F6390"/>
     <w:rsid w:val="0080267B"/>
     <w:rsid w:val="008033C2"/>
     <w:rsid w:val="00810DD1"/>
     <w:rsid w:val="008117AD"/>
@@ -5022,95 +4576,98 @@
     <w:rsid w:val="00903F31"/>
     <w:rsid w:val="00905506"/>
     <w:rsid w:val="00906E0D"/>
     <w:rsid w:val="00911917"/>
     <w:rsid w:val="0091278D"/>
     <w:rsid w:val="00914E17"/>
     <w:rsid w:val="0091744A"/>
     <w:rsid w:val="00921996"/>
     <w:rsid w:val="00923399"/>
     <w:rsid w:val="00923816"/>
     <w:rsid w:val="00923AE1"/>
     <w:rsid w:val="0093059A"/>
     <w:rsid w:val="00935C57"/>
     <w:rsid w:val="009515A2"/>
     <w:rsid w:val="00956AF2"/>
     <w:rsid w:val="00962692"/>
     <w:rsid w:val="00977458"/>
     <w:rsid w:val="009828F3"/>
     <w:rsid w:val="00984C1A"/>
     <w:rsid w:val="009852F9"/>
     <w:rsid w:val="009875B0"/>
     <w:rsid w:val="00987A6C"/>
     <w:rsid w:val="009961A1"/>
     <w:rsid w:val="009A16F7"/>
     <w:rsid w:val="009A6704"/>
+    <w:rsid w:val="009B2CD2"/>
     <w:rsid w:val="009B73E9"/>
     <w:rsid w:val="009C5A15"/>
     <w:rsid w:val="009D4DCC"/>
     <w:rsid w:val="009D540E"/>
     <w:rsid w:val="009D662E"/>
     <w:rsid w:val="009E26E4"/>
     <w:rsid w:val="009E3882"/>
     <w:rsid w:val="009F0E3B"/>
     <w:rsid w:val="009F0F10"/>
+    <w:rsid w:val="00A0108F"/>
     <w:rsid w:val="00A026AA"/>
     <w:rsid w:val="00A1175F"/>
     <w:rsid w:val="00A124FF"/>
     <w:rsid w:val="00A1581F"/>
     <w:rsid w:val="00A21257"/>
     <w:rsid w:val="00A34DEC"/>
     <w:rsid w:val="00A522EF"/>
     <w:rsid w:val="00A52D74"/>
     <w:rsid w:val="00A62BC3"/>
     <w:rsid w:val="00A668A4"/>
     <w:rsid w:val="00A73C3C"/>
     <w:rsid w:val="00A74ED6"/>
     <w:rsid w:val="00A750FB"/>
     <w:rsid w:val="00A779E6"/>
     <w:rsid w:val="00A80BBA"/>
     <w:rsid w:val="00A9090F"/>
     <w:rsid w:val="00A9237A"/>
     <w:rsid w:val="00A92ED6"/>
     <w:rsid w:val="00A93D95"/>
     <w:rsid w:val="00AA704C"/>
     <w:rsid w:val="00AB095B"/>
     <w:rsid w:val="00AB66A4"/>
     <w:rsid w:val="00AC3EA2"/>
     <w:rsid w:val="00AD3775"/>
     <w:rsid w:val="00AE4E4A"/>
     <w:rsid w:val="00AF6E1F"/>
     <w:rsid w:val="00B03403"/>
     <w:rsid w:val="00B077FE"/>
     <w:rsid w:val="00B1687B"/>
     <w:rsid w:val="00B24793"/>
     <w:rsid w:val="00B31D55"/>
     <w:rsid w:val="00B322FE"/>
     <w:rsid w:val="00B35D14"/>
     <w:rsid w:val="00B436C1"/>
     <w:rsid w:val="00B51686"/>
     <w:rsid w:val="00B52B86"/>
+    <w:rsid w:val="00B556E6"/>
     <w:rsid w:val="00B55920"/>
     <w:rsid w:val="00B562B5"/>
     <w:rsid w:val="00B5672B"/>
     <w:rsid w:val="00B65367"/>
     <w:rsid w:val="00B65667"/>
     <w:rsid w:val="00B719E9"/>
     <w:rsid w:val="00B73315"/>
     <w:rsid w:val="00B763A3"/>
     <w:rsid w:val="00B76FAD"/>
     <w:rsid w:val="00B80FA8"/>
     <w:rsid w:val="00B833DD"/>
     <w:rsid w:val="00B92D11"/>
     <w:rsid w:val="00BA5371"/>
     <w:rsid w:val="00BA75EB"/>
     <w:rsid w:val="00BA77E0"/>
     <w:rsid w:val="00BB2660"/>
     <w:rsid w:val="00BB2744"/>
     <w:rsid w:val="00BB6C31"/>
     <w:rsid w:val="00BB7224"/>
     <w:rsid w:val="00BC30E4"/>
     <w:rsid w:val="00BC734E"/>
     <w:rsid w:val="00BE0837"/>
     <w:rsid w:val="00BE0EEC"/>
     <w:rsid w:val="00BE29D7"/>
     <w:rsid w:val="00BE4ABD"/>
@@ -5161,50 +4718,51 @@
     <w:rsid w:val="00D86512"/>
     <w:rsid w:val="00D9107C"/>
     <w:rsid w:val="00D95DDE"/>
     <w:rsid w:val="00DA05D1"/>
     <w:rsid w:val="00DA17EB"/>
     <w:rsid w:val="00DA6BF4"/>
     <w:rsid w:val="00DC54CD"/>
     <w:rsid w:val="00DD0F8E"/>
     <w:rsid w:val="00DD1AD1"/>
     <w:rsid w:val="00DE291E"/>
     <w:rsid w:val="00DE39EA"/>
     <w:rsid w:val="00DF3A53"/>
     <w:rsid w:val="00DF3FA2"/>
     <w:rsid w:val="00E14495"/>
     <w:rsid w:val="00E2337C"/>
     <w:rsid w:val="00E24FFB"/>
     <w:rsid w:val="00E30B70"/>
     <w:rsid w:val="00E317D1"/>
     <w:rsid w:val="00E34D4A"/>
     <w:rsid w:val="00E413B0"/>
     <w:rsid w:val="00E41B26"/>
     <w:rsid w:val="00E41E4B"/>
     <w:rsid w:val="00E50883"/>
     <w:rsid w:val="00E523D9"/>
     <w:rsid w:val="00E626C8"/>
+    <w:rsid w:val="00E722A1"/>
     <w:rsid w:val="00E81C53"/>
     <w:rsid w:val="00E823D7"/>
     <w:rsid w:val="00E8388F"/>
     <w:rsid w:val="00E843DC"/>
     <w:rsid w:val="00E8657F"/>
     <w:rsid w:val="00E9315D"/>
     <w:rsid w:val="00E943A7"/>
     <w:rsid w:val="00EA0C86"/>
     <w:rsid w:val="00EA1820"/>
     <w:rsid w:val="00EB21E0"/>
     <w:rsid w:val="00EC799D"/>
     <w:rsid w:val="00ED5B11"/>
     <w:rsid w:val="00ED64D1"/>
     <w:rsid w:val="00ED769F"/>
     <w:rsid w:val="00EE0968"/>
     <w:rsid w:val="00EF0EDD"/>
     <w:rsid w:val="00EF7D76"/>
     <w:rsid w:val="00F0649E"/>
     <w:rsid w:val="00F07938"/>
     <w:rsid w:val="00F1511B"/>
     <w:rsid w:val="00F21124"/>
     <w:rsid w:val="00F22C52"/>
     <w:rsid w:val="00F2474E"/>
     <w:rsid w:val="00F344D2"/>
     <w:rsid w:val="00F35EAC"/>
@@ -5234,77 +4792,77 @@
     <w:rsid w:val="00FE782E"/>
     <w:rsid w:val="00FF23C4"/>
     <w:rsid w:val="00FF2B6C"/>
     <w:rsid w:val="00FF492C"/>
     <w:rsid w:val="00FF6424"/>
     <w:rsid w:val="00FF7355"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="04C4405D"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5615,55 +5173,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:qFormat/>
     <w:rsid w:val="002F54F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
@@ -5943,67 +5496,67 @@
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE0EEC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE0EEC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007854BF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="123667793">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1116364133">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6060,55 +5613,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1998537791">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiof.no/studier/programmer/mfrspr-d-masterstudium-i-fremmedsprak-i-skolen/studiestart/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/BqHjt6ULdFc35cNk8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.marx-aberg@lnu.se" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=38627" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/it-avdelningen/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.antagning.se" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=38627" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/ny-student/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/min-sida/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.lundberg@lnu.se" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.lundberg@lnu.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.antagning.se/se/start" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=38627" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiof.no/studier/programmer/mfrspr-d-masterstudium-i-fremmedsprak-i-skolen/studiestart/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=38627" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.lundberg@lnu.se" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=38627" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/sdbzVYTPEQshabZ87" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandra.donoso@lnu.se" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.antagning.se" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/it-avdelningen/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=38627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/ny-student/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.antagning.se/se/start" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/min-sida/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/sok/?q=kanm2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lnu.se/utbildning/program/KANO2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\ambhum\Application%20Data\Microsoft\Templates\Lnu%20Mallar\Letter.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -6397,85 +5950,85 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>C:\Documents and Settings\ambhum\Application Data\Microsoft\Templates\Lnu Mallar\Letter.dot</Template>
+  <Template>Letter.dot</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>984</Words>
-  <Characters>6374</Characters>
+  <Words>977</Words>
+  <Characters>6309</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Välkommen till vårt masterprogram för språklärare</vt:lpstr>
       <vt:lpstr>Välkommen till vårt masterprogram för språklärare</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Emanuel Identity Manuals AB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7344</CharactersWithSpaces>
+  <CharactersWithSpaces>7272</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>3539047</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:angela.marx-aberg@lnu.se</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6619165</vt:i4>
       </vt:variant>
       <vt:variant>