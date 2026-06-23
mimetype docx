--- v0 (2025-10-21)
+++ v1 (2026-06-23)
@@ -126,455 +126,465 @@
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">(180 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>hp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>) på Fakulteten för samhällsvetenskap vid Linnéuniversitetet. Med detta brev vill vi hälsa dig varmt välkommen och ge dig information inför terminsstarten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A73E2B" w14:textId="77777777" w:rsidR="000C7B5C" w:rsidRPr="000C7B5C" w:rsidRDefault="000C7B5C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C617AE" w14:textId="3E5F4B7D" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="000C7B5C">
+    <w:p w14:paraId="75C617AE" w14:textId="695893B3" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="000C7B5C">
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Programstart: </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">Programmet startar </w:t>
       </w:r>
       <w:r w:rsidR="00E67B58" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mån </w:t>
       </w:r>
-      <w:r w:rsidR="00ED10BB">
+      <w:r w:rsidR="0064094F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C7B5C">
+        <w:t>31 aug</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000C7B5C">
+      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>sept</w:t>
+        <w:t>kl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
+        <w:t xml:space="preserve"> 10.15 – 13 i sal</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7B5C" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>kl</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00262D57" w:rsidRPr="00262D57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10.15 – 13 i sal</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>N1017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7B5C">
+        <w:t xml:space="preserve">. Då sker registrering och upprop. Du kommer även att få information om utbildningen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C7B5C">
+        <w:t>lärplattformen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED10BB">
-[...8 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C7B5C">
-        <w:t>lärplattformen</w:t>
+        <w:t>Moodle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C7B5C">
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> och olika stödfunktioner som finns för att underlätta dina studier. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B876F50" w14:textId="34F2C05A" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
+    <w:p w14:paraId="4B876F50" w14:textId="7FDD73C5" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Skaffa studentkonto och registrera dig: </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">Du behöver ha ett studentkonto för att kunna registrera dig. På </w:t>
       </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="000C7B5C" w:rsidRPr="00705B62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://lnu.se/student/ny-student</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="000C7B5C" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://lnu.se/student/ny-student </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">finns information om hur du gör. Registrering krävs för att du ska kunna påbörja den utbildning som du har blivit antagen till. I utbildningen används </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>lärplattformen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>Moodle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="000C7B5C" w:rsidRPr="007C71E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://lnu.se/student/under-studierna/larplattform/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000C7B5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA34AF" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">Du loggar in med ditt studentkonto. Så snart du är registrerad på kursen kommer du att se ditt klassrum. Via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>Moodle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> får du tillgång till olika kursdokument</w:t>
       </w:r>
       <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> och</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> schema.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C628B4" w14:textId="77777777" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C6881DF" w14:textId="5CFD8110" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="000F4299">
+    <w:p w14:paraId="0C6881DF" w14:textId="16053771" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="000F54D7" w:rsidP="000F4299">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="000C7B5C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7121B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E67B58" w:rsidRPr="000C7B5C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>sept</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kursintroduktion: </w:t>
-[...40 lines deleted...]
-      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2FA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A2FA3">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4299" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F4299" w:rsidRPr="000C7B5C">
+        <w:t>.15 -1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6199">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.15 -1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB6199">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4299" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>.00</w:t>
       </w:r>
       <w:r w:rsidR="000F4299" w:rsidRPr="000C7B5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.00</w:t>
+        <w:t>sal</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7B5C" w:rsidRPr="000C7B5C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F74DFC" w:rsidRPr="00F74DFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>K1043</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1643C" w:rsidRPr="00B7121B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>är det kursintroduktion</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
+        <w:t xml:space="preserve"> i kurs, 1MB510 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Samhälleliga, kulturella och</w:t>
       </w:r>
       <w:r w:rsidR="000F4299" w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="000C7B5C">
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Samhälleliga, kulturella och</w:t>
+        <w:t xml:space="preserve">individuella aspekter på ungdoms- och missbruksvård 7,5hp. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
+        <w:t>Du bör ha skaffat</w:t>
       </w:r>
       <w:r w:rsidR="000F4299" w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7B5C">
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
+        <w:t xml:space="preserve">kurslitteraturen till kursintroduktionen. Särskilt viktigt är att du har tillgång till böckerna </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">individuella aspekter på ungdoms- och missbruksvård 7,5hp. </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C7B5C">
+        <w:t>Socialpedagogik –</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7B5C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Socialpedagogik –</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C7B5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7B5C">
+        <w:t>pedagogiskt socialt arbete</w:t>
+      </w:r>
+      <w:r w:rsidR="004C53D9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>pedagogiskt socialt arbete</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004C53D9">
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7B5C">
+      <w:r w:rsidR="00A1643C" w:rsidRPr="000C7B5C">
         <w:t>ör mer information om kurslitteraturen, se kursplanen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204AFF63" w14:textId="77777777" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7834355B" w14:textId="68CD6961" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00CA34AF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Litteratur: </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">Kurslitteraturlistan hittar du i kursplanen som finns här: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="000C7B5C" w:rsidRPr="007C71E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://lnu.se/student/under-studierna/kurs-och-utbildningsplaner</w:t>
+          <w:t>https://lnu.se/student/under-studiern</w:t>
+        </w:r>
+        <w:r w:rsidR="000C7B5C" w:rsidRPr="007C71E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidR="000C7B5C" w:rsidRPr="007C71E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>/kurs-och-utbildningsplaner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000C7B5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA34AF" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">Skriv in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>kurskod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> eller kursnamn i sökfältet för att få fram aktuell kursplan. Om det finns flera versioner ska du välja den senaste versionen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EFCD56" w14:textId="77777777" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
@@ -617,146 +627,154 @@
         </w:rPr>
         <w:t xml:space="preserve">bedrivs som heltidsstudier och undervisningen är i huvudsak campusförlagd, även om digital undervisning också förekommer. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">För att din studietid ska bli så bra som möjligt är det viktigt att veta vad som krävs och förväntas. I Studerandehandboken beskrivs såväl studenternas som universitetets ansvar före, under och efter utbildningen. Den hittar du på samma sida som du läser detta välkomstbrev. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678989CE" w14:textId="77777777" w:rsidR="00CA34AF" w:rsidRPr="000C7B5C" w:rsidRDefault="00CA34AF" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="227894C1" w14:textId="65B5972B" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
+    <w:p w14:paraId="227894C1" w14:textId="60BB9D51" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Förhinder</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">: Det är viktigt att du närvarar eller har meddelat förhinder, annars förlorar du din plats. Är du förhindrad att delta vid introduktionstillfället kontakta: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00CA34AF" w:rsidRPr="000C7B5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Inger.Axelsson@lnu.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA34AF" w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>(program</w:t>
       </w:r>
       <w:r w:rsidR="000C7B5C">
         <w:t>ledare</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">) eller </w:t>
       </w:r>
-      <w:r w:rsidR="001F0F58">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00705B62" w:rsidRPr="009625F9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>monika.loft@lnu.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00705B62">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>monika.loft</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">@lnu.se </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>(utbildningsadministratör)</w:t>
       </w:r>
       <w:r w:rsidR="00063A3E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EF7FB1" w14:textId="77777777" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D025908" w14:textId="77777777" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>Med vänlig hälsning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6691AFE8" w14:textId="46E1B245" w:rsidR="00DE432F" w:rsidRDefault="00A1643C" w:rsidP="00CA214A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>Inger Axelsson, program</w:t>
       </w:r>
       <w:r w:rsidR="00CA214A">
         <w:t>ansvarig</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DE432F" w:rsidSect="003740D8">
-      <w:footerReference w:type="default" r:id="rId11"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="2750" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="27263BDC" w14:textId="77777777" w:rsidR="00705BE8" w:rsidRDefault="00705BE8" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3E74A38B" w14:textId="77777777" w:rsidR="00705BE8" w:rsidRDefault="00705BE8" w:rsidP="006B1171">
       <w:pPr>
@@ -1366,152 +1384,158 @@
     <w:rsid w:val="000210EC"/>
     <w:rsid w:val="00024CB9"/>
     <w:rsid w:val="00036E97"/>
     <w:rsid w:val="00063A3E"/>
     <w:rsid w:val="00067950"/>
     <w:rsid w:val="00081916"/>
     <w:rsid w:val="000C7B5C"/>
     <w:rsid w:val="000D3DBB"/>
     <w:rsid w:val="000F4299"/>
     <w:rsid w:val="000F54D7"/>
     <w:rsid w:val="000F78D1"/>
     <w:rsid w:val="00121CBF"/>
     <w:rsid w:val="001305DC"/>
     <w:rsid w:val="001409EB"/>
     <w:rsid w:val="00187560"/>
     <w:rsid w:val="001A2FA3"/>
     <w:rsid w:val="001B15B4"/>
     <w:rsid w:val="001F0F58"/>
     <w:rsid w:val="001F204D"/>
     <w:rsid w:val="001F5100"/>
     <w:rsid w:val="002021C9"/>
     <w:rsid w:val="00231E7C"/>
     <w:rsid w:val="00237022"/>
     <w:rsid w:val="00245800"/>
     <w:rsid w:val="00254791"/>
+    <w:rsid w:val="00262D57"/>
     <w:rsid w:val="00270BA0"/>
     <w:rsid w:val="00271EB2"/>
     <w:rsid w:val="002A1104"/>
     <w:rsid w:val="002A30FE"/>
     <w:rsid w:val="002D5C7C"/>
     <w:rsid w:val="002E0106"/>
     <w:rsid w:val="002E37C5"/>
     <w:rsid w:val="00325E35"/>
     <w:rsid w:val="0033682C"/>
     <w:rsid w:val="003740D8"/>
     <w:rsid w:val="0038247C"/>
     <w:rsid w:val="003E6C56"/>
     <w:rsid w:val="0042207C"/>
     <w:rsid w:val="00427D85"/>
     <w:rsid w:val="004610B7"/>
     <w:rsid w:val="00483D94"/>
     <w:rsid w:val="004907E5"/>
     <w:rsid w:val="004A3F6B"/>
     <w:rsid w:val="004B7E70"/>
     <w:rsid w:val="004C53D9"/>
     <w:rsid w:val="005102EF"/>
     <w:rsid w:val="00520180"/>
     <w:rsid w:val="00540FB9"/>
     <w:rsid w:val="00563A8B"/>
     <w:rsid w:val="0057646F"/>
     <w:rsid w:val="00583160"/>
     <w:rsid w:val="00597261"/>
     <w:rsid w:val="005B0F94"/>
     <w:rsid w:val="005C15BD"/>
     <w:rsid w:val="005F43EE"/>
     <w:rsid w:val="005F4886"/>
     <w:rsid w:val="005F5CC0"/>
     <w:rsid w:val="00617599"/>
+    <w:rsid w:val="0064094F"/>
     <w:rsid w:val="00641B68"/>
     <w:rsid w:val="00647270"/>
     <w:rsid w:val="00650F57"/>
     <w:rsid w:val="00653AC9"/>
     <w:rsid w:val="006B1171"/>
     <w:rsid w:val="006F4D33"/>
+    <w:rsid w:val="00705B62"/>
     <w:rsid w:val="00705BE8"/>
     <w:rsid w:val="0078347B"/>
     <w:rsid w:val="007A1FBF"/>
     <w:rsid w:val="008257E2"/>
     <w:rsid w:val="00833B7F"/>
     <w:rsid w:val="0083526F"/>
     <w:rsid w:val="00837AB5"/>
     <w:rsid w:val="008728C8"/>
     <w:rsid w:val="00882F29"/>
     <w:rsid w:val="00892CA8"/>
     <w:rsid w:val="008931BA"/>
     <w:rsid w:val="00937654"/>
     <w:rsid w:val="00942E57"/>
     <w:rsid w:val="00966B4A"/>
     <w:rsid w:val="009A5662"/>
     <w:rsid w:val="009A6E85"/>
     <w:rsid w:val="009B5C8F"/>
     <w:rsid w:val="009E269F"/>
     <w:rsid w:val="00A00D12"/>
     <w:rsid w:val="00A01BC5"/>
     <w:rsid w:val="00A1643C"/>
     <w:rsid w:val="00A221BB"/>
     <w:rsid w:val="00A3685C"/>
     <w:rsid w:val="00A52332"/>
     <w:rsid w:val="00A61CB2"/>
     <w:rsid w:val="00AB6199"/>
     <w:rsid w:val="00B0239C"/>
     <w:rsid w:val="00B230ED"/>
     <w:rsid w:val="00B2734A"/>
     <w:rsid w:val="00B441B0"/>
     <w:rsid w:val="00B53934"/>
     <w:rsid w:val="00B60AC7"/>
+    <w:rsid w:val="00B7121B"/>
+    <w:rsid w:val="00B910F9"/>
     <w:rsid w:val="00BB6830"/>
     <w:rsid w:val="00BC1837"/>
     <w:rsid w:val="00BF337A"/>
     <w:rsid w:val="00C524B9"/>
     <w:rsid w:val="00C57719"/>
     <w:rsid w:val="00C81A8F"/>
     <w:rsid w:val="00CA214A"/>
     <w:rsid w:val="00CA34AF"/>
     <w:rsid w:val="00CD58E9"/>
     <w:rsid w:val="00CE2578"/>
     <w:rsid w:val="00CE5D96"/>
     <w:rsid w:val="00D24665"/>
     <w:rsid w:val="00D24C91"/>
     <w:rsid w:val="00D51369"/>
     <w:rsid w:val="00D55BBD"/>
     <w:rsid w:val="00D62DA0"/>
     <w:rsid w:val="00D7406C"/>
     <w:rsid w:val="00DB19FD"/>
     <w:rsid w:val="00DE432F"/>
     <w:rsid w:val="00E04D45"/>
     <w:rsid w:val="00E479FE"/>
     <w:rsid w:val="00E67B58"/>
     <w:rsid w:val="00E74816"/>
     <w:rsid w:val="00E76D98"/>
     <w:rsid w:val="00E96910"/>
     <w:rsid w:val="00ED10BB"/>
     <w:rsid w:val="00ED335B"/>
     <w:rsid w:val="00EF448E"/>
     <w:rsid w:val="00F27BF7"/>
     <w:rsid w:val="00F30BF9"/>
     <w:rsid w:val="00F6226E"/>
+    <w:rsid w:val="00F74DFC"/>
     <w:rsid w:val="00F75487"/>
     <w:rsid w:val="00FB0594"/>
     <w:rsid w:val="00FB1AAF"/>
     <w:rsid w:val="00FC3A96"/>
     <w:rsid w:val="00FD59B5"/>
     <w:rsid w:val="00FD5A10"/>
     <w:rsid w:val="00FF2CAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -2731,63 +2755,75 @@
     <w:name w:val="Pa1"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DE432F"/>
     <w:pPr>
       <w:spacing w:line="341" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C7B5C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B7121B"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/under-studierna/larplattform/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Inger.Axelsson@lnu.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/under-studierna/kurs-och-utbildningsplaner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/ny-student" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.loft@lnu.se" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Inger.Axelsson@lnu.se" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/under-studierna/kurs-och-utbildningsplaner" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/under-studierna/larplattform/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Småland">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="747474"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FFE000"/>
       </a:accent1>
@@ -2972,70 +3008,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05A0752E-CC49-4BCA-8793-A8FC7163B563}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>434</Words>
-  <Characters>2306</Characters>
+  <Words>446</Words>
+  <Characters>2365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Linnaeus University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2735</CharactersWithSpaces>
+  <CharactersWithSpaces>2806</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inger Axelsson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>