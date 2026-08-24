--- v1 (2026-06-23)
+++ v2 (2026-08-24)
@@ -189,110 +189,94 @@
         <w:t>kl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C57719" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 10.15 – 13 i sal</w:t>
       </w:r>
       <w:r w:rsidR="000C7B5C" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262D57" w:rsidRPr="00262D57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>N1017</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
-        <w:t xml:space="preserve">. Då sker registrering och upprop. Du kommer även att få information om utbildningen, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Då sker registrering och upprop. Du kommer även att få information om utbildningen, lärplattformen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>Moodle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> och olika stödfunktioner som finns för att underlätta dina studier. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B876F50" w14:textId="7FDD73C5" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Skaffa studentkonto och registrera dig: </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">Du behöver ha ett studentkonto för att kunna registrera dig. På </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="000C7B5C" w:rsidRPr="00705B62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://lnu.se/student/ny-student</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000C7B5C" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
-        <w:t xml:space="preserve">finns information om hur du gör. Registrering krävs för att du ska kunna påbörja den utbildning som du har blivit antagen till. I utbildningen används </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">finns information om hur du gör. Registrering krävs för att du ska kunna påbörja den utbildning som du har blivit antagen till. I utbildningen används lärplattformen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>Moodle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="000C7B5C" w:rsidRPr="007C71E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://lnu.se/student/under-studierna/larplattform/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000C7B5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA34AF" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -528,63 +512,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7834355B" w14:textId="68CD6961" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00CA34AF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Litteratur: </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">Kurslitteraturlistan hittar du i kursplanen som finns här: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="000C7B5C" w:rsidRPr="007C71E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://lnu.se/student/under-studiern</w:t>
-[...11 lines deleted...]
-          <w:t>/kurs-och-utbildningsplaner</w:t>
+          <w:t>https://lnu.se/student/under-studierna/kurs-och-utbildningsplaner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000C7B5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA34AF" w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">Skriv in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>kurskod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> eller kursnamn i sökfältet för att få fram aktuell kursplan. Om det finns flera versioner ska du välja den senaste versionen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EFCD56" w14:textId="77777777" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
@@ -627,111 +599,111 @@
         </w:rPr>
         <w:t xml:space="preserve">bedrivs som heltidsstudier och undervisningen är i huvudsak campusförlagd, även om digital undervisning också förekommer. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">För att din studietid ska bli så bra som möjligt är det viktigt att veta vad som krävs och förväntas. I Studerandehandboken beskrivs såväl studenternas som universitetets ansvar före, under och efter utbildningen. Den hittar du på samma sida som du läser detta välkomstbrev. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678989CE" w14:textId="77777777" w:rsidR="00CA34AF" w:rsidRPr="000C7B5C" w:rsidRDefault="00CA34AF" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="227894C1" w14:textId="60BB9D51" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
+    <w:p w14:paraId="227894C1" w14:textId="0BDE7F52" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Förhinder</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">: Det är viktigt att du närvarar eller har meddelat förhinder, annars förlorar du din plats. Är du förhindrad att delta vid introduktionstillfället kontakta: </w:t>
       </w:r>
+      <w:r w:rsidR="00793C65">
+        <w:t xml:space="preserve">Inger Axelsson </w:t>
+      </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00CA34AF" w:rsidRPr="000C7B5C">
+        <w:r w:rsidR="00793C65" w:rsidRPr="002C5E8B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Inger.Axelsson@lnu.se</w:t>
+          <w:t>inger.axelsson@lnu.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA34AF" w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>(program</w:t>
       </w:r>
-      <w:r w:rsidR="000C7B5C">
-        <w:t>ledare</w:t>
+      <w:r w:rsidR="00793C65">
+        <w:t>ansvarig</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t xml:space="preserve">) eller </w:t>
       </w:r>
+      <w:r w:rsidR="00793C65" w:rsidRPr="00793C65">
+        <w:t xml:space="preserve">Luisa Möller </w:t>
+      </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00705B62" w:rsidRPr="009625F9">
+        <w:r w:rsidR="00793C65" w:rsidRPr="002C5E8B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>monika.loft@lnu.se</w:t>
+          <w:t>luisa.moller@lnu.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00705B62">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00793C65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7B5C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00793C65" w:rsidRPr="00793C65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>(utbildningsadministratör)</w:t>
       </w:r>
       <w:r w:rsidR="00063A3E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EF7FB1" w14:textId="77777777" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D025908" w14:textId="77777777" w:rsidR="00A1643C" w:rsidRPr="000C7B5C" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7B5C">
@@ -744,61 +716,61 @@
       </w:pPr>
       <w:r w:rsidRPr="000C7B5C">
         <w:t>Inger Axelsson, program</w:t>
       </w:r>
       <w:r w:rsidR="00CA214A">
         <w:t>ansvarig</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DE432F" w:rsidSect="003740D8">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="2750" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27263BDC" w14:textId="77777777" w:rsidR="00705BE8" w:rsidRDefault="00705BE8" w:rsidP="006B1171">
+    <w:p w14:paraId="5AE0A886" w14:textId="77777777" w:rsidR="002E6A45" w:rsidRDefault="002E6A45" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E74A38B" w14:textId="77777777" w:rsidR="00705BE8" w:rsidRDefault="00705BE8" w:rsidP="006B1171">
+    <w:p w14:paraId="6B40F6AC" w14:textId="77777777" w:rsidR="002E6A45" w:rsidRDefault="002E6A45" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -952,61 +924,61 @@
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
       <w:r w:rsidR="00325E35">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
     <w:r>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E1A1BDA" w14:textId="77777777" w:rsidR="008257E2" w:rsidRPr="005C15BD" w:rsidRDefault="008257E2" w:rsidP="005C15BD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A31B541" w14:textId="77777777" w:rsidR="00705BE8" w:rsidRDefault="00705BE8" w:rsidP="006B1171">
+    <w:p w14:paraId="26D611F8" w14:textId="77777777" w:rsidR="002E6A45" w:rsidRDefault="002E6A45" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="274BFB05" w14:textId="77777777" w:rsidR="00705BE8" w:rsidRDefault="00705BE8" w:rsidP="006B1171">
+    <w:p w14:paraId="1F90BC75" w14:textId="77777777" w:rsidR="002E6A45" w:rsidRDefault="002E6A45" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C16CAC5" w14:textId="77777777" w:rsidR="00A1643C" w:rsidRDefault="00A1643C" w:rsidP="00F27BF7">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6804"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
@@ -1392,138 +1364,142 @@
     <w:rsid w:val="000F4299"/>
     <w:rsid w:val="000F54D7"/>
     <w:rsid w:val="000F78D1"/>
     <w:rsid w:val="00121CBF"/>
     <w:rsid w:val="001305DC"/>
     <w:rsid w:val="001409EB"/>
     <w:rsid w:val="00187560"/>
     <w:rsid w:val="001A2FA3"/>
     <w:rsid w:val="001B15B4"/>
     <w:rsid w:val="001F0F58"/>
     <w:rsid w:val="001F204D"/>
     <w:rsid w:val="001F5100"/>
     <w:rsid w:val="002021C9"/>
     <w:rsid w:val="00231E7C"/>
     <w:rsid w:val="00237022"/>
     <w:rsid w:val="00245800"/>
     <w:rsid w:val="00254791"/>
     <w:rsid w:val="00262D57"/>
     <w:rsid w:val="00270BA0"/>
     <w:rsid w:val="00271EB2"/>
     <w:rsid w:val="002A1104"/>
     <w:rsid w:val="002A30FE"/>
     <w:rsid w:val="002D5C7C"/>
     <w:rsid w:val="002E0106"/>
     <w:rsid w:val="002E37C5"/>
+    <w:rsid w:val="002E6A45"/>
     <w:rsid w:val="00325E35"/>
     <w:rsid w:val="0033682C"/>
     <w:rsid w:val="003740D8"/>
     <w:rsid w:val="0038247C"/>
     <w:rsid w:val="003E6C56"/>
     <w:rsid w:val="0042207C"/>
     <w:rsid w:val="00427D85"/>
     <w:rsid w:val="004610B7"/>
     <w:rsid w:val="00483D94"/>
     <w:rsid w:val="004907E5"/>
     <w:rsid w:val="004A3F6B"/>
     <w:rsid w:val="004B7E70"/>
     <w:rsid w:val="004C53D9"/>
     <w:rsid w:val="005102EF"/>
     <w:rsid w:val="00520180"/>
     <w:rsid w:val="00540FB9"/>
     <w:rsid w:val="00563A8B"/>
     <w:rsid w:val="0057646F"/>
     <w:rsid w:val="00583160"/>
     <w:rsid w:val="00597261"/>
     <w:rsid w:val="005B0F94"/>
     <w:rsid w:val="005C15BD"/>
     <w:rsid w:val="005F43EE"/>
     <w:rsid w:val="005F4886"/>
     <w:rsid w:val="005F5CC0"/>
     <w:rsid w:val="00617599"/>
     <w:rsid w:val="0064094F"/>
     <w:rsid w:val="00641B68"/>
     <w:rsid w:val="00647270"/>
     <w:rsid w:val="00650F57"/>
     <w:rsid w:val="00653AC9"/>
     <w:rsid w:val="006B1171"/>
     <w:rsid w:val="006F4D33"/>
     <w:rsid w:val="00705B62"/>
     <w:rsid w:val="00705BE8"/>
     <w:rsid w:val="0078347B"/>
+    <w:rsid w:val="00793C65"/>
     <w:rsid w:val="007A1FBF"/>
     <w:rsid w:val="008257E2"/>
     <w:rsid w:val="00833B7F"/>
     <w:rsid w:val="0083526F"/>
     <w:rsid w:val="00837AB5"/>
     <w:rsid w:val="008728C8"/>
     <w:rsid w:val="00882F29"/>
     <w:rsid w:val="00892CA8"/>
     <w:rsid w:val="008931BA"/>
     <w:rsid w:val="00937654"/>
     <w:rsid w:val="00942E57"/>
     <w:rsid w:val="00966B4A"/>
     <w:rsid w:val="009A5662"/>
     <w:rsid w:val="009A6E85"/>
     <w:rsid w:val="009B5C8F"/>
     <w:rsid w:val="009E269F"/>
     <w:rsid w:val="00A00D12"/>
     <w:rsid w:val="00A01BC5"/>
     <w:rsid w:val="00A1643C"/>
     <w:rsid w:val="00A221BB"/>
     <w:rsid w:val="00A3685C"/>
     <w:rsid w:val="00A52332"/>
     <w:rsid w:val="00A61CB2"/>
+    <w:rsid w:val="00A71BCC"/>
     <w:rsid w:val="00AB6199"/>
     <w:rsid w:val="00B0239C"/>
     <w:rsid w:val="00B230ED"/>
     <w:rsid w:val="00B2734A"/>
     <w:rsid w:val="00B441B0"/>
     <w:rsid w:val="00B53934"/>
     <w:rsid w:val="00B60AC7"/>
     <w:rsid w:val="00B7121B"/>
     <w:rsid w:val="00B910F9"/>
     <w:rsid w:val="00BB6830"/>
     <w:rsid w:val="00BC1837"/>
     <w:rsid w:val="00BF337A"/>
     <w:rsid w:val="00C524B9"/>
     <w:rsid w:val="00C57719"/>
     <w:rsid w:val="00C81A8F"/>
     <w:rsid w:val="00CA214A"/>
     <w:rsid w:val="00CA34AF"/>
     <w:rsid w:val="00CD58E9"/>
     <w:rsid w:val="00CE2578"/>
     <w:rsid w:val="00CE5D96"/>
     <w:rsid w:val="00D24665"/>
     <w:rsid w:val="00D24C91"/>
     <w:rsid w:val="00D51369"/>
     <w:rsid w:val="00D55BBD"/>
     <w:rsid w:val="00D62DA0"/>
     <w:rsid w:val="00D7406C"/>
     <w:rsid w:val="00DB19FD"/>
     <w:rsid w:val="00DE432F"/>
     <w:rsid w:val="00E04D45"/>
+    <w:rsid w:val="00E248DF"/>
     <w:rsid w:val="00E479FE"/>
     <w:rsid w:val="00E67B58"/>
     <w:rsid w:val="00E74816"/>
     <w:rsid w:val="00E76D98"/>
     <w:rsid w:val="00E96910"/>
     <w:rsid w:val="00ED10BB"/>
     <w:rsid w:val="00ED335B"/>
     <w:rsid w:val="00EF448E"/>
     <w:rsid w:val="00F27BF7"/>
     <w:rsid w:val="00F30BF9"/>
     <w:rsid w:val="00F6226E"/>
     <w:rsid w:val="00F74DFC"/>
     <w:rsid w:val="00F75487"/>
     <w:rsid w:val="00FB0594"/>
     <w:rsid w:val="00FB1AAF"/>
     <w:rsid w:val="00FC3A96"/>
     <w:rsid w:val="00FD59B5"/>
     <w:rsid w:val="00FD5A10"/>
     <w:rsid w:val="00FF2CAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -2779,51 +2755,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B7121B"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/ny-student" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.loft@lnu.se" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Inger.Axelsson@lnu.se" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/under-studierna/kurs-och-utbildningsplaner" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/under-studierna/larplattform/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/ny-student" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisa.moller@lnu.se" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inger.axelsson@lnu.se" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/under-studierna/kurs-och-utbildningsplaner" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnu.se/student/under-studierna/larplattform/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Småland">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="747474"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FFE000"/>
       </a:accent1>
@@ -3008,70 +2984,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05A0752E-CC49-4BCA-8793-A8FC7163B563}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>446</Words>
-  <Characters>2365</Characters>
+  <Words>451</Words>
+  <Characters>2391</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Linnaeus University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2806</CharactersWithSpaces>
+  <CharactersWithSpaces>2837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inger Axelsson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>