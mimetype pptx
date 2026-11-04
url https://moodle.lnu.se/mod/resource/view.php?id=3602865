--- v0 (2025-11-05)
+++ v1 (2026-11-04)
@@ -27,50 +27,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483678" r:id="rId1"/>
     <p:sldMasterId id="2147483691" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId13"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="291" r:id="rId4"/>
     <p:sldId id="307" r:id="rId5"/>
     <p:sldId id="309" r:id="rId6"/>
     <p:sldId id="310" r:id="rId7"/>
     <p:sldId id="295" r:id="rId8"/>
@@ -237,50 +238,58 @@
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="FFF500"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{90DE96A9-9120-4667-86C1-0641E9C23D36}" v="1" dt="2026-08-30T11:05:21.471"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5940675A-B579-460E-94D1-54222C63F5DA}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -1104,125 +1113,178 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="17003" autoAdjust="0"/>
     <p:restoredTop sz="94721" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="107" d="100"/>
-          <a:sy n="107" d="100"/>
+          <a:sx n="102" d="100"/>
+          <a:sy n="102" d="100"/>
         </p:scale>
-        <p:origin x="1578" y="102"/>
+        <p:origin x="702" y="108"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{F659E6AB-A3A8-4C7D-9DB8-84E4D9CB2F25}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{F659E6AB-A3A8-4C7D-9DB8-84E4D9CB2F25}" dt="2025-09-14T12:58:49.010" v="18" actId="20577"/>
+    <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T11:05:24.463" v="42" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{F659E6AB-A3A8-4C7D-9DB8-84E4D9CB2F25}" dt="2025-09-14T12:58:19.393" v="3" actId="20577"/>
+        <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T11:05:24.463" v="42" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3454987224" sldId="256"/>
+          <pc:sldMk cId="3355945625" sldId="300"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{F659E6AB-A3A8-4C7D-9DB8-84E4D9CB2F25}" dt="2025-09-14T12:58:19.393" v="3" actId="20577"/>
+          <ac:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T11:04:59.795" v="40" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3454987224" sldId="256"/>
-            <ac:spMk id="3" creationId="{499EB56F-5B8A-429F-B249-FE7E19DD2C8B}"/>
+            <pc:sldMk cId="3355945625" sldId="300"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T11:05:24.463" v="42" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3355945625" sldId="300"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{F659E6AB-A3A8-4C7D-9DB8-84E4D9CB2F25}" dt="2025-09-14T12:58:49.010" v="18" actId="20577"/>
+        <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T10:59:09.754" v="27" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3102625611" sldId="307"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T10:59:09.754" v="27" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3102625611" sldId="307"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T11:00:54.600" v="38" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1194287133" sldId="308"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T11:00:54.600" v="38" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1194287133" sldId="308"/>
+            <ac:spMk id="3" creationId="{ACB5D1F7-5921-D553-0A73-A8E2D283E84C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T10:59:26.693" v="28" actId="113"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="350753733" sldId="309"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T10:59:26.693" v="28" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="350753733" sldId="309"/>
+            <ac:spMk id="3" creationId="{329BE5F3-E860-F97F-E288-10041AF25112}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T10:59:57.706" v="29" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3502985224" sldId="310"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:graphicFrameChg chg="modGraphic">
+          <ac:chgData name="Christina Rosén" userId="18219c21-961d-4c72-8d48-0cb560aebebf" providerId="ADAL" clId="{D6A4E701-0FE5-42E5-9FD9-9327F635BAA5}" dt="2026-08-30T10:59:57.706" v="29" actId="20577"/>
+          <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3502985224" sldId="310"/>
-            <ac:spMk id="3" creationId="{89E8AAC2-045D-C522-2E6C-CEA7B18AEA63}"/>
-[...1 lines deleted...]
-        </pc:spChg>
+            <ac:graphicFrameMk id="4" creationId="{B1454943-7C0A-9F3A-5AF4-C9F9E149ACA4}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1271,51 +1333,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{41A849B8-FDBA-4C80-BB81-DF7B8A96A9B9}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-09-14</a:t>
+              <a:t>2026-08-30</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -8060,51 +8122,51 @@
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=192" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mymoodle.lnu.se/course/view.php?id=192" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.lnu.se/course/view.php?id=192" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/groups/12058895/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -8154,53 +8216,54 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="4653136"/>
             <a:ext cx="6400800" cy="985664"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Seminarium HT2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bildobjekt 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="19577334">
             <a:off x="-1189038" y="211138"/>
             <a:ext cx="4608513" cy="1236662"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -8476,50 +8539,56 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>kommunikation, lärarnas engagemang (i vissa ämnen) Vill ha mer fokus på budgetering i små företag.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t>Kursen ”Interkulturell kommunikation” får mkt bra utvärdering.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t>Ekonomisk översiktskurs kritiseras även HT22, trots ny lärare.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
               <a:t>Ny lärare 2024 Mycket bra utvärdering!</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:t>Ny lärare och ny kurs 2026</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3102625611"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -8605,51 +8674,75 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Något du tycker kan förbättras inför nästa kursomgång? Ge i så fall förslag på åtgärder. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Mer kommunikation, både digital och strategisk. Slå ihop entreprenörskap och projektledning kanske? Eller minska poängen i någon annan kurs för att få in lite mer kommunikation. </a:t>
+              <a:t>Mer kommunikation, både digital och strategisk. Slå ihop entreprenörskap och projektledning kanske? Eller </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>minska poängen i någon annan kurs </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>för att få in lite mer kommunikation. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Googla massor när det kommer till praktikplats. Om du kan, så fråga även förra årets studenter om tips.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
@@ -8791,89 +8884,81 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="611560" y="1196752"/>
             <a:ext cx="7752978" cy="4590278"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Vi pausar intag 2023 för att ändra i programmet. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Kursen 1XL150 görs om och blir 1XL151. </a:t>
-[...7 lines deleted...]
-              <a:t>samarbetar med KUP </a:t>
+              <a:t>Kursen 1XL150 görs om och blir 1XL151. Vi samarbetar med KUP </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Tabell 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1454943-7C0A-9F3A-5AF4-C9F9E149ACA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2288861850"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1210855878"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1691680" y="1980394"/>
-          <a:ext cx="4764804" cy="3556000"/>
+          <a:ext cx="4764804" cy="3378200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" firstCol="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2382082">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3682606360"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2382722">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3764158090"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="0">
                 <a:tc>
@@ -9232,51 +9317,51 @@
                       <a:pPr marL="457200" algn="l">
                         <a:lnSpc>
                           <a:spcPts val="1375"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="1200" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Parallellt:</a:t>
                       </a:r>
                       <a:endParaRPr lang="sv-SE" sz="1100" dirty="0">
                         <a:effectLst/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="457200" algn="l">
                         <a:lnSpc>
                           <a:spcPts val="1375"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="1200" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
-                        <a:t>Interkulturell kommunikation (med inslag från bildpedagogik) 7,5 </a:t>
+                        <a:t>Interkulturell kommunikation 7,5 </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="1200" dirty="0" err="1">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>hp</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="1200" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t> förlagd på halvfart andra halvan av terminen</a:t>
                       </a:r>
                       <a:endParaRPr lang="sv-SE" sz="1100" dirty="0">
                         <a:effectLst/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="457200" algn="l">
                         <a:lnSpc>
                           <a:spcPts val="1375"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="1200" dirty="0">
@@ -9539,152 +9624,95 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Se all viktig information, dokument och deadlines på vår gemensamma hemsida i </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0" err="1"/>
-              <a:t>MyMoodle</a:t>
+              <a:t>Moodle</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>https</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>Kurs: KGSKK- Samlingsplats för programmet SKK, Språk, kultur och kommunikation, 180hp | </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2400" dirty="0" err="1">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>://</a:t>
-[...54 lines deleted...]
-            </a:r>
+              <a:t>Moodle</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2400"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="sv-SE" sz="2400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3355945625"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -9782,81 +9810,73 @@
               <a:t>Gå igenom schemat för terminen och kontrollera deadlines.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
               <a:t>Leta praktikplats nu!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
               <a:t>Kontakta den handledare du får på universitetet </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
-              <a:t>i januari 2025).</a:t>
+              <a:t>i januari 2027).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
               <a:t>5. Hör av dig till Christina om problem skulle uppstå.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0"/>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>VILL NI BJUDA IN NÅGON I HÖST? </a:t>
-            </a:r>
-[...6 lines deleted...]
-              <a:t>(Globala Kronoberg)</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1194287133"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11084,95 +11104,95 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Linnéuniversitetet</Template>
   <TotalTime></TotalTime>
-  <Words>579</Words>
+  <Words>575</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (4:3)</PresentationFormat>
-  <Paragraphs>71</Paragraphs>
+  <Paragraphs>72</Paragraphs>
   <Slides>10</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Linnéuniversitetet</vt:lpstr>
       <vt:lpstr>Utan logotyp</vt:lpstr>
       <vt:lpstr>Inför Termin 6/praktiktermin </vt:lpstr>
       <vt:lpstr>Att tänka på:</vt:lpstr>
       <vt:lpstr>Kursutvärdering från 2021</vt:lpstr>
       <vt:lpstr>Kursvärdering från 2023</vt:lpstr>
       <vt:lpstr>Åtgärder:</vt:lpstr>
       <vt:lpstr>Detta står i er utbildningsplan:</vt:lpstr>
-      <vt:lpstr>Se all viktig information, dokument och deadlines på vår gemensamma hemsida i MyMoodle:</vt:lpstr>
+      <vt:lpstr>Se all viktig information, dokument och deadlines på vår gemensamma hemsida i Moodle:</vt:lpstr>
       <vt:lpstr>Praktikterminen 1XL140  REGISTRERA DIG på kursen!  (Kursrummet 1XL140 öppnar senare).</vt:lpstr>
       <vt:lpstr>SKK på LinkedIn</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Termin 6/praktiktermin</dc:title>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1</cp:version>
 </cp:coreProperties>
 </file>