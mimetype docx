--- v0 (2025-11-24)
+++ v1 (2026-06-21)
@@ -35,78 +35,78 @@
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">KUA- </w:t>
       </w:r>
       <w:r w:rsidR="0036659B" w:rsidRPr="0036659B">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Introduktio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>nsdag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FEF3A6" w14:textId="615E2E17" w:rsidR="00BB4195" w:rsidRDefault="00BB4195" w:rsidP="00BB4195">
+    <w:p w14:paraId="68FEF3A6" w14:textId="11592C3E" w:rsidR="00BB4195" w:rsidRDefault="00BB4195" w:rsidP="00BB4195">
       <w:pPr>
         <w:ind w:left="2608" w:hanging="2608"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="0092561B" w:rsidRPr="00530E46">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006116F1">
+      <w:r w:rsidR="002742DE">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00702644">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Pre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>sentation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2AF983" w14:textId="27DC02A4" w:rsidR="00702644" w:rsidRDefault="00166169" w:rsidP="00702644">
       <w:pPr>
@@ -123,64 +123,64 @@
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00702644">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>nformation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00702644">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>om KUA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDA0ADB" w14:textId="64F69FF0" w:rsidR="00027555" w:rsidRDefault="00027555" w:rsidP="00702644">
+    <w:p w14:paraId="2BDA0ADB" w14:textId="4CC151C8" w:rsidR="00027555" w:rsidRDefault="00DD3388" w:rsidP="00702644">
       <w:pPr>
         <w:ind w:firstLine="1304"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Fika</w:t>
+        <w:t>Paus / ” bensträckare”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D2C258" w14:textId="03799BEB" w:rsidR="00027555" w:rsidRDefault="00027555" w:rsidP="00702644">
       <w:pPr>
         <w:ind w:firstLine="1304"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Teamarbete</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41CA6E05" w14:textId="59FB2047" w:rsidR="00027555" w:rsidRDefault="00027555" w:rsidP="00702644">
       <w:pPr>
         <w:ind w:firstLine="1304"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -829,94 +829,94 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06384290" w14:textId="77777777" w:rsidR="0036659B" w:rsidRDefault="0036659B" w:rsidP="00B60AC7"/>
     <w:sectPr w:rsidR="0036659B" w:rsidSect="00BB4195">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60A4622C" w14:textId="77777777" w:rsidR="00741DDD" w:rsidRDefault="00741DDD" w:rsidP="006B1171">
+    <w:p w14:paraId="7B2817AF" w14:textId="77777777" w:rsidR="00B013FE" w:rsidRDefault="00B013FE" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33897FFE" w14:textId="77777777" w:rsidR="00741DDD" w:rsidRDefault="00741DDD" w:rsidP="006B1171">
+    <w:p w14:paraId="3F7DA63B" w14:textId="77777777" w:rsidR="00B013FE" w:rsidRDefault="00B013FE" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01AFFA05" w14:textId="77777777" w:rsidR="005C15BD" w:rsidRDefault="005C15BD" w:rsidP="008931BA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
@@ -1010,74 +1010,82 @@
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
       <w:r w:rsidR="00530E46">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
     <w:r>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2FD4C153" w14:textId="77777777" w:rsidR="008257E2" w:rsidRPr="005C15BD" w:rsidRDefault="008257E2" w:rsidP="005C15BD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="617F1509" w14:textId="77777777" w:rsidR="00741DDD" w:rsidRDefault="00741DDD" w:rsidP="006B1171">
+    <w:p w14:paraId="287CCDD3" w14:textId="77777777" w:rsidR="00B013FE" w:rsidRDefault="00B013FE" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1530C68E" w14:textId="77777777" w:rsidR="00741DDD" w:rsidRDefault="00741DDD" w:rsidP="006B1171">
+    <w:p w14:paraId="72E931E7" w14:textId="77777777" w:rsidR="00B013FE" w:rsidRDefault="00B013FE" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F8163D0" w14:textId="4FF27456" w:rsidR="004556D5" w:rsidRDefault="004556D5">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:t>20260319</w:t>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="07DA14BA" w14:textId="77777777" w:rsidR="00B230ED" w:rsidRDefault="00B230ED" w:rsidP="00F27BF7">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6804"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="671717D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB28A166"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -1169,51 +1177,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="639186082">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="220"/>
+  <w:zoom w:percent="243"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -1225,57 +1233,60 @@
     <w:rsid w:val="00067950"/>
     <w:rsid w:val="00081916"/>
     <w:rsid w:val="000917EF"/>
     <w:rsid w:val="000A1C34"/>
     <w:rsid w:val="000D3DBB"/>
     <w:rsid w:val="000F03A3"/>
     <w:rsid w:val="00103084"/>
     <w:rsid w:val="001305DC"/>
     <w:rsid w:val="00136ED3"/>
     <w:rsid w:val="001409EB"/>
     <w:rsid w:val="00166169"/>
     <w:rsid w:val="00172801"/>
     <w:rsid w:val="00183D07"/>
     <w:rsid w:val="00187560"/>
     <w:rsid w:val="001B15B4"/>
     <w:rsid w:val="001E378B"/>
     <w:rsid w:val="001F204D"/>
     <w:rsid w:val="001F5100"/>
     <w:rsid w:val="00231E7C"/>
     <w:rsid w:val="00237022"/>
     <w:rsid w:val="00245800"/>
     <w:rsid w:val="00254791"/>
     <w:rsid w:val="00271EB1"/>
     <w:rsid w:val="00271EB2"/>
     <w:rsid w:val="00272ADC"/>
+    <w:rsid w:val="002742DE"/>
     <w:rsid w:val="002A30FE"/>
     <w:rsid w:val="002E0106"/>
     <w:rsid w:val="002E37C5"/>
     <w:rsid w:val="0036659B"/>
     <w:rsid w:val="003E6C56"/>
     <w:rsid w:val="0042207C"/>
+    <w:rsid w:val="004556D5"/>
     <w:rsid w:val="004610B7"/>
+    <w:rsid w:val="00476EB0"/>
     <w:rsid w:val="004A3F6B"/>
     <w:rsid w:val="004F5A52"/>
     <w:rsid w:val="005023F2"/>
     <w:rsid w:val="005102EF"/>
     <w:rsid w:val="00520180"/>
     <w:rsid w:val="00530E46"/>
     <w:rsid w:val="00540FB9"/>
     <w:rsid w:val="0057646F"/>
     <w:rsid w:val="00597261"/>
     <w:rsid w:val="005B0F94"/>
     <w:rsid w:val="005C15BD"/>
     <w:rsid w:val="005E2312"/>
     <w:rsid w:val="005F43EE"/>
     <w:rsid w:val="006116F1"/>
     <w:rsid w:val="00617599"/>
     <w:rsid w:val="006325A9"/>
     <w:rsid w:val="00641B68"/>
     <w:rsid w:val="006442F1"/>
     <w:rsid w:val="00650F57"/>
     <w:rsid w:val="00653AC9"/>
     <w:rsid w:val="00661440"/>
     <w:rsid w:val="00686AA0"/>
     <w:rsid w:val="006920F2"/>
     <w:rsid w:val="006B1171"/>
     <w:rsid w:val="00702644"/>
@@ -1284,74 +1295,77 @@
     <w:rsid w:val="007A1FBF"/>
     <w:rsid w:val="008257E2"/>
     <w:rsid w:val="00833B7F"/>
     <w:rsid w:val="0083526F"/>
     <w:rsid w:val="00837AB5"/>
     <w:rsid w:val="00847A73"/>
     <w:rsid w:val="00882F29"/>
     <w:rsid w:val="008931BA"/>
     <w:rsid w:val="008A1660"/>
     <w:rsid w:val="0092561B"/>
     <w:rsid w:val="00937654"/>
     <w:rsid w:val="00942E57"/>
     <w:rsid w:val="00957740"/>
     <w:rsid w:val="009609F8"/>
     <w:rsid w:val="00966B4A"/>
     <w:rsid w:val="009A6E85"/>
     <w:rsid w:val="009B5C8F"/>
     <w:rsid w:val="009D1CCE"/>
     <w:rsid w:val="009F7863"/>
     <w:rsid w:val="00A00D12"/>
     <w:rsid w:val="00A221BB"/>
     <w:rsid w:val="00A52332"/>
     <w:rsid w:val="00A54C78"/>
     <w:rsid w:val="00A61CB2"/>
     <w:rsid w:val="00AA54A6"/>
+    <w:rsid w:val="00B013FE"/>
     <w:rsid w:val="00B0239C"/>
     <w:rsid w:val="00B230ED"/>
     <w:rsid w:val="00B2734A"/>
     <w:rsid w:val="00B53934"/>
     <w:rsid w:val="00B60AC7"/>
     <w:rsid w:val="00BB4195"/>
     <w:rsid w:val="00BB6830"/>
     <w:rsid w:val="00BC1837"/>
     <w:rsid w:val="00BE10CF"/>
     <w:rsid w:val="00BF337A"/>
     <w:rsid w:val="00C524B9"/>
     <w:rsid w:val="00C636FD"/>
     <w:rsid w:val="00C81A8F"/>
     <w:rsid w:val="00CB7C2D"/>
     <w:rsid w:val="00CE5D96"/>
     <w:rsid w:val="00D24665"/>
     <w:rsid w:val="00D24C91"/>
     <w:rsid w:val="00D51369"/>
     <w:rsid w:val="00D55BBD"/>
     <w:rsid w:val="00D62DA0"/>
     <w:rsid w:val="00D7406C"/>
     <w:rsid w:val="00D83217"/>
     <w:rsid w:val="00DA0251"/>
     <w:rsid w:val="00DA4CFC"/>
+    <w:rsid w:val="00DA7C5D"/>
+    <w:rsid w:val="00DD3388"/>
     <w:rsid w:val="00DD675E"/>
     <w:rsid w:val="00DE5AEF"/>
     <w:rsid w:val="00E04D45"/>
     <w:rsid w:val="00E4093A"/>
     <w:rsid w:val="00E479FE"/>
     <w:rsid w:val="00E76D98"/>
     <w:rsid w:val="00ED335B"/>
     <w:rsid w:val="00EF448E"/>
     <w:rsid w:val="00F27BF7"/>
     <w:rsid w:val="00F30BF9"/>
     <w:rsid w:val="00F429F2"/>
     <w:rsid w:val="00F6226E"/>
     <w:rsid w:val="00F75487"/>
     <w:rsid w:val="00FB1AAF"/>
     <w:rsid w:val="00FC3A96"/>
     <w:rsid w:val="00FD59B5"/>
     <w:rsid w:val="00FD5A10"/>
     <w:rsid w:val="00FF2CAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -3055,70 +3069,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EA11CE8-F72B-4CDC-86EE-30F078C168AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>95</Words>
-  <Characters>505</Characters>
+  <Words>73</Words>
+  <Characters>545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Linnaeus University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>599</CharactersWithSpaces>
+  <CharactersWithSpaces>594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patrik Hellström</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>