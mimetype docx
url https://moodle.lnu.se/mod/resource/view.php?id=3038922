--- v0 (2026-06-21)
+++ v1 (2026-09-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="07E00C30" w14:textId="5C5DDE4C" w:rsidR="0097609B" w:rsidRPr="002F2C40" w:rsidRDefault="0097609B" w:rsidP="002F2C40">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F2C40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IPL-Seminarium KUA/KUM</w:t>
@@ -1826,130 +1826,130 @@
         </w:rPr>
         <w:t>skriftlig kompletteringsuppgift</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Godkänd kompletteringsuppgift krävs innan momentet som helhet kan rapporteras som genomfört till utbildningsprogrammet.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B90AF8" w:rsidRPr="0089244D">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ADB9187" w14:textId="77777777" w:rsidR="00A80A30" w:rsidRDefault="00A80A30" w:rsidP="0042047C">
+    <w:p w14:paraId="72D2B37A" w14:textId="77777777" w:rsidR="00046F37" w:rsidRDefault="00046F37" w:rsidP="0042047C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21CD281F" w14:textId="77777777" w:rsidR="00A80A30" w:rsidRDefault="00A80A30" w:rsidP="0042047C">
+    <w:p w14:paraId="5BB285A3" w14:textId="77777777" w:rsidR="00046F37" w:rsidRDefault="00046F37" w:rsidP="0042047C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="-1948150924"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4B21C92F" w14:textId="4D836CC8" w:rsidR="0042047C" w:rsidRDefault="0042047C" w:rsidP="003D29BA">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
@@ -1968,51 +1968,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="05EF5F25" w14:textId="77777777" w:rsidR="0042047C" w:rsidRDefault="0042047C" w:rsidP="0042047C">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:id w:val="1729417206"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="77FD2039" w14:textId="3CDF722A" w:rsidR="0042047C" w:rsidRDefault="0042047C" w:rsidP="003D29BA">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
         </w:pPr>
@@ -2038,76 +2038,76 @@
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Sidnummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="15A1B72E" w14:textId="77777777" w:rsidR="0042047C" w:rsidRDefault="0042047C" w:rsidP="0042047C">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03F26874" w14:textId="77777777" w:rsidR="00A80A30" w:rsidRDefault="00A80A30" w:rsidP="0042047C">
+    <w:p w14:paraId="65AC06AA" w14:textId="77777777" w:rsidR="00046F37" w:rsidRDefault="00046F37" w:rsidP="0042047C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1548BCB1" w14:textId="77777777" w:rsidR="00A80A30" w:rsidRDefault="00A80A30" w:rsidP="0042047C">
+    <w:p w14:paraId="7CA05A09" w14:textId="77777777" w:rsidR="00046F37" w:rsidRDefault="00046F37" w:rsidP="0042047C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B711B6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6F6E6080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2792,80 +2792,81 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="32387197">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="48651164">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1860779212">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="825054998">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1373536175">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="250"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="251"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0097609B"/>
     <w:rsid w:val="00007FA4"/>
     <w:rsid w:val="000112EF"/>
     <w:rsid w:val="000210E8"/>
     <w:rsid w:val="00044C5E"/>
+    <w:rsid w:val="00046F37"/>
     <w:rsid w:val="0006463F"/>
     <w:rsid w:val="00095C2D"/>
     <w:rsid w:val="00096010"/>
     <w:rsid w:val="000A7455"/>
     <w:rsid w:val="000B6EA4"/>
     <w:rsid w:val="000C35FB"/>
     <w:rsid w:val="000C39D4"/>
     <w:rsid w:val="000D4A83"/>
     <w:rsid w:val="000E6597"/>
     <w:rsid w:val="001130FF"/>
     <w:rsid w:val="001278C1"/>
     <w:rsid w:val="00181DFF"/>
     <w:rsid w:val="001A1990"/>
     <w:rsid w:val="001A6FB9"/>
     <w:rsid w:val="001C127B"/>
     <w:rsid w:val="001E6952"/>
     <w:rsid w:val="001F5FBD"/>
     <w:rsid w:val="00201DFC"/>
     <w:rsid w:val="00220861"/>
     <w:rsid w:val="00221F07"/>
     <w:rsid w:val="00234280"/>
     <w:rsid w:val="00244934"/>
     <w:rsid w:val="00281764"/>
     <w:rsid w:val="002829A5"/>
     <w:rsid w:val="00282AE9"/>
@@ -2891,62 +2892,64 @@
     <w:rsid w:val="0050244A"/>
     <w:rsid w:val="00504262"/>
     <w:rsid w:val="005411D8"/>
     <w:rsid w:val="00574AE1"/>
     <w:rsid w:val="00576739"/>
     <w:rsid w:val="005A1A54"/>
     <w:rsid w:val="005A620E"/>
     <w:rsid w:val="005A7C99"/>
     <w:rsid w:val="005C15D0"/>
     <w:rsid w:val="005D274F"/>
     <w:rsid w:val="005D61C5"/>
     <w:rsid w:val="00660B6E"/>
     <w:rsid w:val="00666F6D"/>
     <w:rsid w:val="006930D7"/>
     <w:rsid w:val="006B47D3"/>
     <w:rsid w:val="006E0415"/>
     <w:rsid w:val="006F197A"/>
     <w:rsid w:val="006F36D6"/>
     <w:rsid w:val="00740830"/>
     <w:rsid w:val="007703D2"/>
     <w:rsid w:val="00772A21"/>
     <w:rsid w:val="007969E7"/>
     <w:rsid w:val="007A50F4"/>
     <w:rsid w:val="007D465D"/>
     <w:rsid w:val="00801BBD"/>
+    <w:rsid w:val="008078C5"/>
     <w:rsid w:val="00812896"/>
     <w:rsid w:val="00816B6F"/>
     <w:rsid w:val="0084178E"/>
     <w:rsid w:val="0084296F"/>
     <w:rsid w:val="008442DC"/>
     <w:rsid w:val="008468A4"/>
     <w:rsid w:val="00855384"/>
     <w:rsid w:val="00874F1C"/>
     <w:rsid w:val="008807EB"/>
     <w:rsid w:val="00883132"/>
     <w:rsid w:val="0089244D"/>
     <w:rsid w:val="008A1391"/>
+    <w:rsid w:val="008E1B19"/>
     <w:rsid w:val="008E4E65"/>
     <w:rsid w:val="008F2245"/>
     <w:rsid w:val="009173E6"/>
     <w:rsid w:val="00924090"/>
     <w:rsid w:val="00953F05"/>
     <w:rsid w:val="00957FB1"/>
     <w:rsid w:val="0097609B"/>
     <w:rsid w:val="00983B46"/>
     <w:rsid w:val="009B7B6C"/>
     <w:rsid w:val="00A20A9C"/>
     <w:rsid w:val="00A2331C"/>
     <w:rsid w:val="00A34C24"/>
     <w:rsid w:val="00A510ED"/>
     <w:rsid w:val="00A514CF"/>
     <w:rsid w:val="00A80A30"/>
     <w:rsid w:val="00A91742"/>
     <w:rsid w:val="00AE47D5"/>
     <w:rsid w:val="00B03545"/>
     <w:rsid w:val="00B46F91"/>
     <w:rsid w:val="00B547CE"/>
     <w:rsid w:val="00B5779D"/>
     <w:rsid w:val="00B62784"/>
     <w:rsid w:val="00B90AF8"/>
     <w:rsid w:val="00B9538F"/>
     <w:rsid w:val="00BA5DC3"/>
@@ -2995,51 +2998,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1B02299F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{77447F40-5146-426D-BAAC-3F4CCC5AD13A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3977,51 +3980,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0042047C"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0042047C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipec.memberclicks.net/assets/core-competencies/IPEC_Core_Competencies_Version_3_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>