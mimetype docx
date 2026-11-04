--- v0 (2025-11-05)
+++ v1 (2026-11-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F34D2D1" w14:textId="689A7BC3" w:rsidR="00287FB9" w:rsidRDefault="00C23A93">
+    <w:p w14:paraId="3F34D2D1" w14:textId="0CC6802F" w:rsidR="00287FB9" w:rsidRDefault="00C23A93">
       <w:pPr>
         <w:pStyle w:val="Rubrik"/>
       </w:pPr>
       <w:r>
         <w:t>PRAKTIKTERMIN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Språk,</w:t>
       </w:r>
       <w:r>
@@ -68,55 +68,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kommunikation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">VT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="005A2371">
-[...3 lines deleted...]
-        <w:t>26</w:t>
+      <w:r w:rsidR="0021678A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68888306" w14:textId="77777777" w:rsidR="00287FB9" w:rsidRDefault="00287FB9">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58177AFC" w14:textId="77777777" w:rsidR="00287FB9" w:rsidRDefault="00C23A93">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:left="116" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Krav</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -950,54 +950,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>lite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>olika</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ut från arbetsplats till arbetsplats när det är möjligt att börja. Det ideala vore </w:t>
-[...2 lines deleted...]
-        <w:t>att lägga praktiken under</w:t>
+        <w:t>ut från arbetsplats till arbetsplats när det är möjligt att börja. Det ideala vore att lägga praktiken under</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B8D6A2" w14:textId="5D262794" w:rsidR="00287FB9" w:rsidRDefault="004E0E43">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="116"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AF69C1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -2001,54 +1998,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>student</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ger</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ett anförande baserat dels på </w:t>
-[...2 lines deleted...]
-        <w:t>praktikerfarenheterna, dels på praktik-</w:t>
+        <w:t>ett anförande baserat dels på praktikerfarenheterna, dels på praktik-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71EF555D" w14:textId="77777777" w:rsidR="00287FB9" w:rsidRDefault="00C23A93">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="1422"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>/projektrapporten.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00287FB9">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16850"/>
       <w:pgMar w:top="1340" w:right="1480" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -2207,72 +2201,74 @@
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="316A07E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7408" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="375853855">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00287FB9"/>
     <w:rsid w:val="001719AA"/>
     <w:rsid w:val="001D7C99"/>
+    <w:rsid w:val="0021678A"/>
     <w:rsid w:val="00287FB9"/>
     <w:rsid w:val="004B13BB"/>
+    <w:rsid w:val="004D2B17"/>
     <w:rsid w:val="004E0E43"/>
     <w:rsid w:val="00510997"/>
     <w:rsid w:val="005A2371"/>
     <w:rsid w:val="008E42B6"/>
     <w:rsid w:val="00AF2C04"/>
     <w:rsid w:val="00AF69C1"/>
     <w:rsid w:val="00C23A93"/>
     <w:rsid w:val="00E90B88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -3072,60 +3068,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>255</Words>
-  <Characters>1442</Characters>
+  <Words>269</Words>
+  <Characters>1428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1673</CharactersWithSpaces>
+  <CharactersWithSpaces>1694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Christina Rosén</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-11-09T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">