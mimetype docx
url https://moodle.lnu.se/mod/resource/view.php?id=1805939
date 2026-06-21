--- v0 (2025-11-24)
+++ v1 (2026-06-21)
@@ -157,261 +157,331 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E9461EB" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRDefault="009F1E7A" w:rsidP="009F1E7A">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Verksamhetsförlagd utbildning (VFU) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7D3FFA" w14:textId="23A1D85D" w:rsidR="009F1E7A" w:rsidRPr="002D4659" w:rsidRDefault="009F1E7A" w:rsidP="009F1E7A">
+    <w:p w14:paraId="0D7D3FFA" w14:textId="410FD9E1" w:rsidR="009F1E7A" w:rsidRPr="002D4659" w:rsidRDefault="009F1E7A" w:rsidP="009F1E7A">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Ht 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A506A0">
+      <w:r w:rsidR="00C8705D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Terminstider för termin 2, 4 och 6 är v</w:t>
+        <w:t xml:space="preserve"> Terminstider för termin 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B745CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007211FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00B745CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>är v</w:t>
       </w:r>
       <w:r w:rsidR="00D46679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>ecka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0022269F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>-0</w:t>
       </w:r>
-      <w:r w:rsidR="0022269F">
+      <w:r w:rsidR="00537C36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> med uppehåll </w:t>
       </w:r>
       <w:r w:rsidR="0022269F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>52</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00920CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
+      <w:r w:rsidR="00920CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>53</w:t>
+      </w:r>
       <w:r w:rsidR="0022269F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>01.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1310"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="541"/>
         <w:gridCol w:w="574"/>
         <w:gridCol w:w="560"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="558"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F1E7A" w:rsidRPr="0090477E" w14:paraId="34155630" w14:textId="77777777" w:rsidTr="006152D8">
+      <w:tr w:rsidR="009F1E7A" w:rsidRPr="0090477E" w14:paraId="34155630" w14:textId="77777777" w:rsidTr="007938EA">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="190C17DD" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0090477E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Termin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FFC3C0B" w14:textId="0FC7B49F" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0090477E">
@@ -1037,3384 +1107,4462 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AB21B7A" w14:textId="547998D5" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="0022269F" w:rsidP="006152D8">
-[...18 lines deleted...]
-              <w:t>01</w:t>
+          <w:p w14:paraId="5AB21B7A" w14:textId="75EF1201" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00EB5DC7" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DD4F32E" w14:textId="0CC4AB5D" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="0022269F" w:rsidP="006152D8">
-[...18 lines deleted...]
-              <w:t>02</w:t>
+          <w:p w14:paraId="7DD4F32E" w14:textId="69A37B63" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="0022269F" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5DC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D822012" w14:textId="46743903" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="0022269F" w:rsidP="006152D8">
-[...18 lines deleted...]
-              <w:t>03</w:t>
+          <w:p w14:paraId="6D822012" w14:textId="7A2AC1D0" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="0022269F" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5DC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A506A0" w:rsidRPr="0090477E" w14:paraId="1B47250B" w14:textId="77777777" w:rsidTr="00C63CAD">
+      <w:tr w:rsidR="00292E9B" w:rsidRPr="0090477E" w14:paraId="54E297B4" w14:textId="77777777" w:rsidTr="007938EA">
         <w:trPr>
-          <w:trHeight w:val="676"/>
+          <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5518DFCD" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
+          <w:p w14:paraId="343D2100" w14:textId="6E51A22D" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="006152D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>T1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="364E9084" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRPr="0090477E" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
+          <w:p w14:paraId="2827BE30" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRPr="00D0340A" w:rsidRDefault="00292E9B" w:rsidP="006152D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F0AF802" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRPr="0090477E" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
+          <w:p w14:paraId="17B81254" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRPr="00D0340A" w:rsidRDefault="00292E9B" w:rsidP="006152D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62D95FAF" w14:textId="13D0EDF5" w:rsidR="00A506A0" w:rsidRPr="0090477E" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0BA3E0A8" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRPr="00D0340A" w:rsidRDefault="00292E9B" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28EE5317" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRPr="00D0340A" w:rsidRDefault="00292E9B" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F66CD3" w14:textId="31D5B884" w:rsidR="00292E9B" w:rsidRPr="00D0340A" w:rsidRDefault="009C64E1" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB9C1D4" w14:textId="5D003D78" w:rsidR="009C64E1" w:rsidRDefault="009C64E1" w:rsidP="009C64E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A4DC06D" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53DBEA57" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36B9F628" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17251B40" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05931B01" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="777FA40A" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76C51A0D" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02855FAF" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51B472E5" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12A8AF7C" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C60EEED" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DBAF3DB" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6829F8D7" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRPr="0090477E" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D3C399B" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRPr="0090477E" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A7ABF8E" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52139908" w14:textId="77777777" w:rsidR="00292E9B" w:rsidRDefault="00292E9B" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F1E7A" w:rsidRPr="0090477E" w14:paraId="2BE68EE7" w14:textId="77777777" w:rsidTr="00537C36">
+        <w:trPr>
+          <w:trHeight w:val="828"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31984ED3" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>T2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B14B0E5" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23D31C88" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74FA50FD" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4201F3F8" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF946E3" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79214B7A" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D597F6F" w14:textId="74038D0D" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B40DC0C" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3D7A7F65" w14:textId="624698DE" w:rsidR="00DD6688" w:rsidRPr="0090477E" w:rsidRDefault="00DD6688" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B4CE31" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F7616C4" w14:textId="6D56D0A4" w:rsidR="00DD6688" w:rsidRPr="0090477E" w:rsidRDefault="00DD6688" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:b/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="10542536" w14:textId="582D0D28" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07245174" w14:textId="509DF37A" w:rsidR="009F1E7A" w:rsidRPr="001319DE" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="17557189" w14:textId="251E22EC" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F1568F" w14:textId="2EB80F42" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="29461BD3" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9271DC" w14:textId="01A62567" w:rsidR="00DD6688" w:rsidRPr="0090477E" w:rsidRDefault="00DD6688" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3926CA75" w14:textId="364E513F" w:rsidR="009F1E7A" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3206808E" w14:textId="3E7E9044" w:rsidR="00DD6688" w:rsidRDefault="00DD6688" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2031B390" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC2529C" w14:textId="627BA70F" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E80676" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19388FE4" w14:textId="5FD6BE43" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50C50B7E" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC6923E" w14:textId="46E84C30" w:rsidR="00DD6688" w:rsidRPr="0090477E" w:rsidRDefault="00DD6688" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44506D0E" w14:textId="4F3A7994" w:rsidR="009F1E7A" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496A7885" w14:textId="149E5EF6" w:rsidR="00DD6688" w:rsidRPr="0090477E" w:rsidRDefault="00DD6688" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C74893A" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="149CF608" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D907EE3" w14:textId="64975923" w:rsidR="00DD6688" w:rsidRPr="0090477E" w:rsidRDefault="00DD6688" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B60D802" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D4B7CD9" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14016C8C" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE6A130" w14:textId="35D51BBD" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="789CA157" w14:textId="3C1CFD57" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F1E7A" w:rsidRPr="0090477E" w14:paraId="5A60EB38" w14:textId="77777777" w:rsidTr="00537C36">
+        <w:trPr>
+          <w:trHeight w:val="828"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4704F6FB" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090477E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>T4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2483C477" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="572EE968" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
+          <w:p w14:paraId="6E14D56E" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="304CD2C0" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DBD1080" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
+          <w:p w14:paraId="0E3DD7E9" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7590B60C" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="192ED08D" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
+          <w:p w14:paraId="4BA4D13C" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CFBD3C6" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="340360BA" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4FDAD5C5" w14:textId="0FB3ECDA" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="00347D9E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00A29F8F" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6EC75D4E" w14:textId="73BC090B" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="0022269F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3C4B5E" w14:textId="614CA88F" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="594629F8" w14:textId="32A9F3BA" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="63263622" w14:textId="5D218B4A" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="77294E04" w14:textId="49F2CD04" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="333598C3" w14:textId="6C4365B7" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="663CA8D2" w14:textId="4235C18F" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7771EDF4" w14:textId="4B7A96F9" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F08F47F" w14:textId="50C1E6BE" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="2430DDD6" w14:textId="5733F872" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="011D2082" w14:textId="44C008CB" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00D63BBD" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA03BBC" w14:textId="2556F885" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="196AC127" w14:textId="79AB273D" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="755CB8EA" w14:textId="7BE16565" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D30FEBE" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="012ED1E9" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C379682" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BA994E4" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7B95E246" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40169622" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8A762F" w14:textId="2A4EF9F3" w:rsidR="009F1E7A" w:rsidRDefault="0022269F" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E4CF21" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEAE799" w14:textId="0372A06D" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="0022269F" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC3C4C6" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A506A0" w:rsidRPr="0090477E" w14:paraId="086EABF2" w14:textId="77777777" w:rsidTr="00C63CAD">
+      <w:tr w:rsidR="0068511C" w:rsidRPr="0090477E" w14:paraId="22D55515" w14:textId="77777777" w:rsidTr="00537C36">
         <w:trPr>
-          <w:trHeight w:val="676"/>
+          <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="140B4FED" w14:textId="6F776CFC" w:rsidR="0068511C" w:rsidRPr="0090477E" w:rsidRDefault="00F04484" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>T5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1105E6E8" w14:textId="77777777" w:rsidR="0068511C" w:rsidRPr="00D0340A" w:rsidRDefault="0068511C" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A78016A" w14:textId="77777777" w:rsidR="0068511C" w:rsidRPr="00D0340A" w:rsidRDefault="0068511C" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58DAFCA6" w14:textId="77777777" w:rsidR="0068511C" w:rsidRPr="00D0340A" w:rsidRDefault="0068511C" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641B4E89" w14:textId="77777777" w:rsidR="0068511C" w:rsidRPr="00D0340A" w:rsidRDefault="0068511C" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06A0BCA2" w14:textId="77777777" w:rsidR="0068511C" w:rsidRPr="00D0340A" w:rsidRDefault="0068511C" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7144AD" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="17649909" w14:textId="3FB46826" w:rsidR="0068511C" w:rsidRDefault="009C64E1" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="094FAF3C" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="510256C7" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C80328" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="512E00D4" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE2A30C" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9601FD" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED71FB4" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE7F93B" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="77513927" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="020A7C97" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="675A643A" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11C3E7D5" w14:textId="77777777" w:rsidR="0068511C" w:rsidRPr="0090477E" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23A189EE" w14:textId="77777777" w:rsidR="0068511C" w:rsidRPr="0090477E" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0735481B" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="221BE2B7" w14:textId="77777777" w:rsidR="0068511C" w:rsidRDefault="0068511C" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F1E7A" w:rsidRPr="0090477E" w14:paraId="515A69B6" w14:textId="77777777" w:rsidTr="00537C36">
+        <w:trPr>
+          <w:trHeight w:val="828"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1364D976" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRPr="0090477E" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
-[...31 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="532CB6F5" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090477E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T6 </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7573B941" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7396F429" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0121CB59" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0882D1F4" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DBD2F19" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DBC9504" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRPr="0090477E" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="7DC48C8F" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78515487" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00D0340A" w:rsidRDefault="009F1E7A" w:rsidP="006152D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56926865" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10994A5E" w14:textId="555A411F" w:rsidR="005256FD" w:rsidRPr="005256FD" w:rsidRDefault="005256FD" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD7A023" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D8A022" w14:textId="02812625" w:rsidR="004F27BD" w:rsidRPr="004F27BD" w:rsidRDefault="004F27BD" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53D3E445" w14:textId="0B0F196D" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2C1870" w14:textId="2475017F" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19B25B48" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D7E8850" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRPr="0090477E" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2F9EE713" w14:textId="034FDD20" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50891FDA" w14:textId="02F38DA5" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55604D40" w14:textId="21277073" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF3F4B2" w14:textId="1E64FD46" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C784137" w14:textId="70051FFC" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F48EA3" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5015D7" w14:textId="639BB749" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="557" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A30E7E1" w14:textId="49E31463" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06A7094C" w14:textId="77777777" w:rsidR="00A506A0" w:rsidRPr="001319DE" w:rsidRDefault="00A506A0" w:rsidP="00C63CAD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78BAA8FA" w14:textId="35E5DDA6" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A553E57" w14:textId="67D068D1" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63458B89" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E06F13D" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B61B5A2" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="009F1E7A" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="788B0BBC" w14:textId="5C132829" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="67E0FF" w:themeFill="accent4" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A8E4B3" w14:textId="0BC7646F" w:rsidR="009F1E7A" w:rsidRPr="0090477E" w:rsidRDefault="00347D9E" w:rsidP="00D46679">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
-          </w:p>
-[...1950 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79127B80" w14:textId="74A44E03" w:rsidR="00A506A0" w:rsidRDefault="00A506A0" w:rsidP="009F1E7A">
+    <w:p w14:paraId="21173FFA" w14:textId="381B4948" w:rsidR="00F04484" w:rsidRDefault="00F04484" w:rsidP="009F1E7A">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">T1 två dagar fältstudier med sjuksköterska </w:t>
+        <w:t xml:space="preserve">T1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82301">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>fältstudier 2 dagar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5956AD6C" w14:textId="7ECA2046" w:rsidR="00A506A0" w:rsidRDefault="009F1E7A" w:rsidP="009F1E7A">
+    <w:p w14:paraId="67ABD0F6" w14:textId="79788F1D" w:rsidR="009F1E7A" w:rsidRDefault="009F1E7A" w:rsidP="009F1E7A">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">T2 </w:t>
       </w:r>
       <w:r w:rsidR="00347D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> v kommunal hälso- och sjukvård</w:t>
       </w:r>
       <w:r w:rsidR="00347D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A506A0">
+      <w:r w:rsidR="003D00E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00347D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> v fältstudier hälsocentral eller mottagning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457C6148" w14:textId="552AE369" w:rsidR="009F1E7A" w:rsidRDefault="009F1E7A" w:rsidP="009F1E7A">
+    <w:p w14:paraId="457C6148" w14:textId="04D99BBE" w:rsidR="009F1E7A" w:rsidRDefault="009F1E7A" w:rsidP="009F1E7A">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">T4 5 v sluten somatisk vård, 5 v psykiatrisk vård, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0022269F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> v häls</w:t>
       </w:r>
       <w:r w:rsidR="0022269F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ocentra</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">l eller </w:t>
+        <w:t>ocentral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>hälso</w:t>
+        <w:t>/hälso</w:t>
       </w:r>
       <w:r w:rsidR="0022269F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>mottagning</w:t>
       </w:r>
-      <w:r w:rsidR="00A506A0">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="1E0D5328" w14:textId="49BB1FB5" w:rsidR="00B82301" w:rsidRDefault="00B82301" w:rsidP="009F1E7A">
+      <w:pPr>
+        <w:pStyle w:val="Sidfot"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T5 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:t>LNU</w:t>
+      <w:r w:rsidR="000B04EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 vecka fältstudier </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F1ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ledarskap</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4FACE0EB" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRDefault="009F1E7A" w:rsidP="009F1E7A">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022269F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">T6 </w:t>
-[...8 lines deleted...]
-        <w:t>Oskarshamn, Västervik</w:t>
+        <w:t>T6 Oskarshamn, Västervik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 v sluten somatisk vård, 5 v kommunal hälso- och sjukvård, 5 v varierad kontext</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363D8870" w14:textId="752D2F5E" w:rsidR="009F1E7A" w:rsidRDefault="009F1E7A" w:rsidP="009F1E7A">
+    <w:p w14:paraId="77B30463" w14:textId="4267DD02" w:rsidR="00BB6830" w:rsidRPr="00B745CF" w:rsidRDefault="009F1E7A" w:rsidP="00B745CF">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003577DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">T6 </w:t>
-[...8 lines deleted...]
-        <w:t>Kalmar</w:t>
+        <w:t>T6 Kalmar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 v sluten somatisk vård, 5 v kommunal hälso- och sjukvård, 5 v varierad kontext varav 2 veckor VFU är förlagd på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>KUA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006B25D8">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Beroende på placering </w:t>
       </w:r>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>KUA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veckorna </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>preliminärt</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6E59" w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>förlagda</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00347D9E" w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003577DD" w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00347D9E" w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003577DD" w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003577DD" w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-4</w:t>
+      </w:r>
+      <w:r w:rsidR="003577DD" w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003577DD" w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003577DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B745CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="71A80E32" w14:textId="77777777" w:rsidR="009F1E7A" w:rsidRPr="00FE7165" w:rsidRDefault="009F1E7A" w:rsidP="009F1E7A">
-[...13 lines deleted...]
-    <w:sectPr w:rsidR="00BB6830" w:rsidRPr="00A506A0" w:rsidSect="00D17D9C">
+    <w:sectPr w:rsidR="00BB6830" w:rsidRPr="00B745CF" w:rsidSect="00D17D9C">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20F43C69" w14:textId="77777777" w:rsidR="00562086" w:rsidRDefault="00562086" w:rsidP="006B1171">
+    <w:p w14:paraId="2ADD9254" w14:textId="77777777" w:rsidR="00AC51A7" w:rsidRDefault="00AC51A7" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="235DB947" w14:textId="77777777" w:rsidR="00562086" w:rsidRDefault="00562086" w:rsidP="006B1171">
+    <w:p w14:paraId="63B7125E" w14:textId="77777777" w:rsidR="00AC51A7" w:rsidRDefault="00AC51A7" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Brödtext)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1AAED4CC" w14:textId="77777777" w:rsidR="005C15BD" w:rsidRDefault="005C15BD" w:rsidP="008931BA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="3686"/>
         <w:tab w:val="right" w:pos="7456"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -4494,213 +5642,234 @@
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
       <w:r w:rsidR="00E7550F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
     <w:r>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="03F076C5" w14:textId="77777777" w:rsidR="008257E2" w:rsidRPr="005C15BD" w:rsidRDefault="008257E2" w:rsidP="005C15BD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="797E7357" w14:textId="77777777" w:rsidR="00562086" w:rsidRDefault="00562086" w:rsidP="006B1171">
+    <w:p w14:paraId="35BE7EB9" w14:textId="77777777" w:rsidR="00AC51A7" w:rsidRDefault="00AC51A7" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E401A45" w14:textId="77777777" w:rsidR="00562086" w:rsidRDefault="00562086" w:rsidP="006B1171">
+    <w:p w14:paraId="54F5E163" w14:textId="77777777" w:rsidR="00AC51A7" w:rsidRDefault="00AC51A7" w:rsidP="006B1171">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52D6BDD7" w14:textId="77777777" w:rsidR="00B230ED" w:rsidRDefault="00B230ED" w:rsidP="00F27BF7">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6804"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F1E7A"/>
     <w:rsid w:val="000210EC"/>
     <w:rsid w:val="00024CB9"/>
     <w:rsid w:val="00036E97"/>
     <w:rsid w:val="00067950"/>
     <w:rsid w:val="00081916"/>
+    <w:rsid w:val="000B04EF"/>
     <w:rsid w:val="000B2352"/>
     <w:rsid w:val="000D3DBB"/>
     <w:rsid w:val="001305DC"/>
     <w:rsid w:val="001409EB"/>
+    <w:rsid w:val="00183752"/>
     <w:rsid w:val="00187560"/>
     <w:rsid w:val="001B15B4"/>
     <w:rsid w:val="001F204D"/>
+    <w:rsid w:val="00212036"/>
     <w:rsid w:val="0022269F"/>
     <w:rsid w:val="00231E7C"/>
     <w:rsid w:val="00237022"/>
     <w:rsid w:val="00245800"/>
     <w:rsid w:val="00254791"/>
+    <w:rsid w:val="002571DD"/>
     <w:rsid w:val="00271EB2"/>
+    <w:rsid w:val="00292E9B"/>
     <w:rsid w:val="002A30FE"/>
+    <w:rsid w:val="002C6E59"/>
     <w:rsid w:val="002E0106"/>
     <w:rsid w:val="002E37C5"/>
     <w:rsid w:val="00332C54"/>
     <w:rsid w:val="00347D9E"/>
     <w:rsid w:val="003577DD"/>
+    <w:rsid w:val="003C0ACC"/>
+    <w:rsid w:val="003D00E0"/>
     <w:rsid w:val="003E6C56"/>
     <w:rsid w:val="004133AD"/>
     <w:rsid w:val="0042207C"/>
-    <w:rsid w:val="00457267"/>
     <w:rsid w:val="004610B7"/>
     <w:rsid w:val="004A3F6B"/>
+    <w:rsid w:val="004D0E91"/>
+    <w:rsid w:val="004F27BD"/>
     <w:rsid w:val="005102EF"/>
     <w:rsid w:val="00520180"/>
+    <w:rsid w:val="005256FD"/>
+    <w:rsid w:val="00537C36"/>
     <w:rsid w:val="00540FB9"/>
-    <w:rsid w:val="00562086"/>
     <w:rsid w:val="0057646F"/>
     <w:rsid w:val="00597261"/>
     <w:rsid w:val="005B0F94"/>
     <w:rsid w:val="005C15BD"/>
+    <w:rsid w:val="005F1ED7"/>
     <w:rsid w:val="005F43EE"/>
     <w:rsid w:val="00617599"/>
     <w:rsid w:val="00641B68"/>
     <w:rsid w:val="00650F57"/>
     <w:rsid w:val="00653AC9"/>
+    <w:rsid w:val="0068511C"/>
     <w:rsid w:val="006B1171"/>
-    <w:rsid w:val="006B25D8"/>
     <w:rsid w:val="006F7A31"/>
-    <w:rsid w:val="00765E09"/>
+    <w:rsid w:val="007211FE"/>
     <w:rsid w:val="0078347B"/>
+    <w:rsid w:val="007938EA"/>
     <w:rsid w:val="007A1FBF"/>
+    <w:rsid w:val="00802AB7"/>
     <w:rsid w:val="008257E2"/>
     <w:rsid w:val="00833B7F"/>
     <w:rsid w:val="0083526F"/>
     <w:rsid w:val="00837AB5"/>
     <w:rsid w:val="00882F29"/>
+    <w:rsid w:val="00885C39"/>
     <w:rsid w:val="008931BA"/>
+    <w:rsid w:val="00920CDD"/>
     <w:rsid w:val="00937654"/>
     <w:rsid w:val="00942E57"/>
     <w:rsid w:val="00966B4A"/>
     <w:rsid w:val="009A6E85"/>
     <w:rsid w:val="009B5C8F"/>
+    <w:rsid w:val="009C64E1"/>
     <w:rsid w:val="009F1E7A"/>
     <w:rsid w:val="00A00D12"/>
     <w:rsid w:val="00A221BB"/>
-    <w:rsid w:val="00A41A19"/>
-    <w:rsid w:val="00A506A0"/>
     <w:rsid w:val="00A52332"/>
     <w:rsid w:val="00A61CB2"/>
+    <w:rsid w:val="00AC51A7"/>
     <w:rsid w:val="00B0239C"/>
     <w:rsid w:val="00B230ED"/>
     <w:rsid w:val="00B2734A"/>
     <w:rsid w:val="00B53934"/>
-    <w:rsid w:val="00BA1EDF"/>
+    <w:rsid w:val="00B745CF"/>
+    <w:rsid w:val="00B82301"/>
     <w:rsid w:val="00BB6830"/>
     <w:rsid w:val="00BF337A"/>
     <w:rsid w:val="00C524B9"/>
     <w:rsid w:val="00C81A8F"/>
+    <w:rsid w:val="00C8705D"/>
     <w:rsid w:val="00CE5D96"/>
+    <w:rsid w:val="00D0340A"/>
     <w:rsid w:val="00D17D9C"/>
     <w:rsid w:val="00D24665"/>
     <w:rsid w:val="00D24C91"/>
     <w:rsid w:val="00D46679"/>
     <w:rsid w:val="00D51369"/>
     <w:rsid w:val="00D55BBD"/>
     <w:rsid w:val="00D62DA0"/>
     <w:rsid w:val="00D63BBD"/>
     <w:rsid w:val="00D7406C"/>
-    <w:rsid w:val="00DC502E"/>
+    <w:rsid w:val="00DD6688"/>
     <w:rsid w:val="00E04D45"/>
     <w:rsid w:val="00E479FE"/>
     <w:rsid w:val="00E645D0"/>
     <w:rsid w:val="00E7550F"/>
     <w:rsid w:val="00E76D98"/>
+    <w:rsid w:val="00EB5DC7"/>
+    <w:rsid w:val="00ED1D3F"/>
     <w:rsid w:val="00ED335B"/>
     <w:rsid w:val="00EE5633"/>
     <w:rsid w:val="00EF448E"/>
+    <w:rsid w:val="00F04484"/>
     <w:rsid w:val="00F27BF7"/>
     <w:rsid w:val="00F30BF9"/>
     <w:rsid w:val="00F6226E"/>
     <w:rsid w:val="00F75487"/>
     <w:rsid w:val="00FB1AAF"/>
     <w:rsid w:val="00FC3A96"/>
     <w:rsid w:val="00FD59B5"/>
     <w:rsid w:val="00FD5A10"/>
     <w:rsid w:val="00FF2CAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6131,70 +7300,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27E532EB-1660-F04A-AE00-9F8BAC5ACD7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>131</Words>
-  <Characters>696</Characters>
+  <Words>212</Words>
+  <Characters>733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>244</Lines>
+  <Paragraphs>118</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>826</CharactersWithSpaces>
+  <CharactersWithSpaces>827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yvonne Utegård</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>